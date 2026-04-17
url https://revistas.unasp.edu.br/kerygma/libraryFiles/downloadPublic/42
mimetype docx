--- v0 (2026-01-27)
+++ v1 (2026-04-17)
@@ -581,723 +581,6218 @@
         <w:t>TÍTULO EM PORTUGUÊS: SUBTÍTULO EM PORTUGUÊS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22394989" w14:textId="77777777" w:rsidR="00064BD3" w:rsidRPr="00D6169F" w:rsidRDefault="00064BD3" w:rsidP="00F65067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27D02C5C" w14:textId="77777777" w:rsidR="00F65067" w:rsidRPr="00D6169F" w:rsidRDefault="00F65067" w:rsidP="00F65067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73ED00A1" w14:textId="3548EBE3" w:rsidR="003612E3" w:rsidRPr="00C770D3" w:rsidRDefault="003612E3" w:rsidP="00C770D3">
+    <w:p w14:paraId="73ED00A1" w14:textId="3548EBE3" w:rsidR="003612E3" w:rsidRPr="00C770D3" w:rsidRDefault="003612E3" w:rsidP="00A9009F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nome do primeiro autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6749742F" w14:textId="2F3BE319" w:rsidR="00C45A03" w:rsidRPr="00C770D3" w:rsidRDefault="002837DE" w:rsidP="00C770D3">
+    <w:p w14:paraId="6749742F" w14:textId="2F3BE319" w:rsidR="00C45A03" w:rsidRPr="00C770D3" w:rsidRDefault="002837DE" w:rsidP="00A9009F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome do </w:t>
       </w:r>
       <w:r w:rsidR="003612E3" w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">segundo </w:t>
       </w:r>
       <w:r w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
       <w:r w:rsidR="003032EF" w:rsidRPr="00C770D3">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753698B0" w14:textId="77777777" w:rsidR="00AA4583" w:rsidRPr="00D6169F" w:rsidRDefault="00AA4583" w:rsidP="00C770D3">
+    <w:p w14:paraId="753698B0" w14:textId="77777777" w:rsidR="00AA4583" w:rsidRPr="00582933" w:rsidRDefault="00AA4583" w:rsidP="00A9009F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4398761E" w14:textId="77777777" w:rsidR="00F65067" w:rsidRPr="00D6169F" w:rsidRDefault="00F65067" w:rsidP="00F65067">
+    <w:p w14:paraId="4398761E" w14:textId="77777777" w:rsidR="00F65067" w:rsidRPr="00D6169F" w:rsidRDefault="00F65067" w:rsidP="00A9009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099F91B7" w14:textId="2AE683CE" w:rsidR="00602DA9" w:rsidRDefault="004F0A5D" w:rsidP="00A9009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="003A24BF" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A24BF" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002837DE" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43191" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00185DB1" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4EFEA1" w14:textId="77777777" w:rsidR="00A9009F" w:rsidRPr="00582933" w:rsidRDefault="00A9009F" w:rsidP="00582933">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099F91B7" w14:textId="2AE683CE" w:rsidR="00602DA9" w:rsidRPr="000E318F" w:rsidRDefault="004F0A5D" w:rsidP="00C770D3">
+    <w:p w14:paraId="7D5CD124" w14:textId="19E74337" w:rsidR="00602DA9" w:rsidRPr="000E318F" w:rsidRDefault="00602DA9" w:rsidP="00A9009F">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E318F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>palavra um; palavra dois; palavra três; palavra quatro; palavra cinco</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D30" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A43191" w:rsidRPr="000E318F">
-[...50 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7D5CD124" w14:textId="19E74337" w:rsidR="00602DA9" w:rsidRPr="000E318F" w:rsidRDefault="00602DA9" w:rsidP="00C770D3">
+    <w:p w14:paraId="48D895E3" w14:textId="77777777" w:rsidR="003A24BF" w:rsidRPr="00A9009F" w:rsidRDefault="003A24BF" w:rsidP="00582933">
       <w:pPr>
-        <w:rPr>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E29DE60" w14:textId="707AAA95" w:rsidR="003A1D30" w:rsidRPr="00D6169F" w:rsidRDefault="00913470" w:rsidP="00C770D3">
+    <w:p w14:paraId="7E29DE60" w14:textId="707AAA95" w:rsidR="003A1D30" w:rsidRPr="00D6169F" w:rsidRDefault="00913470" w:rsidP="00A9009F">
       <w:pPr>
         <w:pStyle w:val="TTULODOARTIGO"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913470">
         <w:t>TITLE IN ENGLISH: SUBTITLE IN ENGLISH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AC1F36" w14:textId="77777777" w:rsidR="00064BD3" w:rsidRPr="00D6169F" w:rsidRDefault="00064BD3" w:rsidP="00B02F3B">
+    <w:p w14:paraId="04AC1F36" w14:textId="77777777" w:rsidR="00064BD3" w:rsidRPr="00D6169F" w:rsidRDefault="00064BD3" w:rsidP="00A9009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5520FE8D" w14:textId="77777777" w:rsidR="00C5677A" w:rsidRDefault="00064BD3" w:rsidP="00A9009F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="003A24BF" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00185DB1" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exercitation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolor in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2775" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53216656" w14:textId="77777777" w:rsidR="00A9009F" w:rsidRDefault="00A9009F" w:rsidP="00A9009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5520FE8D" w14:textId="77777777" w:rsidR="00C5677A" w:rsidRDefault="00064BD3" w:rsidP="00C770D3">
+    <w:p w14:paraId="414CFC1F" w14:textId="79AF4CC4" w:rsidR="003A1D30" w:rsidRPr="000E318F" w:rsidRDefault="003A1D30" w:rsidP="00A9009F">
       <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E318F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidR="00185DB1" w:rsidRPr="000E318F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:b/>
-[...81 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>word one; word two; word three; word four; word five.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CFC1F" w14:textId="79AF4CC4" w:rsidR="003A1D30" w:rsidRPr="000E318F" w:rsidRDefault="003A1D30" w:rsidP="00C770D3">
+    <w:p w14:paraId="099A0F43" w14:textId="77777777" w:rsidR="00530E5C" w:rsidRPr="00D6169F" w:rsidRDefault="00530E5C" w:rsidP="00A9009F">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AC9C4F7" w14:textId="2E3E2945" w:rsidR="00D05C4A" w:rsidRPr="00D6169F" w:rsidRDefault="002E2775" w:rsidP="00C770D3">
       <w:pPr>
         <w:pStyle w:val="TTULODOARTIGO"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2775">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>TÍTULO EN ESPAÑOL: SUBTÍTULO EN ESPAÑOL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F19A9F3" w14:textId="77777777" w:rsidR="004F6F89" w:rsidRPr="00D6169F" w:rsidRDefault="004F6F89" w:rsidP="0078758A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376EBC5B" w14:textId="77777777" w:rsidR="00C5677A" w:rsidRPr="000E318F" w:rsidRDefault="00D05C4A" w:rsidP="00C5677A">
+    <w:p w14:paraId="376EBC5B" w14:textId="77777777" w:rsidR="00C5677A" w:rsidRDefault="00D05C4A" w:rsidP="00A9009F">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E318F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
-      <w:r w:rsidR="001D2485" w:rsidRPr="000E318F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D2485" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00185DB1" w:rsidRPr="000E318F">
+      <w:r w:rsidR="00185DB1" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00C5677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exercitation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolor in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolore </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="000E318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E781EB1" w14:textId="77777777" w:rsidR="00A9009F" w:rsidRPr="00A9009F" w:rsidRDefault="00A9009F" w:rsidP="00A9009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3CC694" w14:textId="0E1D0C3D" w:rsidR="00C5677A" w:rsidRPr="00A9009F" w:rsidRDefault="00C5677A" w:rsidP="00582933">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...77 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E318F">
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...72 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Palabras chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabra uno; palabra dos; palabra tres; palabra cuatro; palabra cinco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45816380" w14:textId="77777777" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3639D3" w14:textId="77777777" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46FE751C" w14:textId="77777777" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1326,546 +6821,1623 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614137C6" w14:textId="77777777" w:rsidR="00307C94" w:rsidRDefault="00307C94" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A8518C" w14:textId="77777777" w:rsidR="00307C94" w:rsidRDefault="00307C94" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0EB936E8" w14:textId="77777777" w:rsidR="00993080" w:rsidRDefault="00993080" w:rsidP="005C32DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3EC672" w14:textId="77777777" w:rsidR="00993080" w:rsidRDefault="00993080" w:rsidP="005C32DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6984165C" w14:textId="77777777" w:rsidR="00993080" w:rsidRDefault="00993080" w:rsidP="005C32DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3213F48B" w14:textId="77777777" w:rsidR="00993080" w:rsidRDefault="00993080" w:rsidP="005C32DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D381318" w14:textId="77777777" w:rsidR="00993080" w:rsidRDefault="00993080" w:rsidP="005C32DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="285F705F" w14:textId="77777777" w:rsidR="00307C94" w:rsidRDefault="00307C94" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7E5745" w14:textId="77777777" w:rsidR="00307C94" w:rsidRDefault="00307C94" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCC681F" w14:textId="77777777" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B42CBDF" w14:textId="0ED3F7DE" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="00181C90">
+    <w:p w14:paraId="7B42CBDF" w14:textId="0ED3F7DE" w:rsidR="00BE1940" w:rsidRPr="00993080" w:rsidRDefault="00BE1940" w:rsidP="00181C90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00993080">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
-[...15 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Submetido em:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993080">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18/01/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF5D2F6" w14:textId="5E0041AC" w:rsidR="00BE1940" w:rsidRDefault="00BE1940" w:rsidP="00181C90">
+    <w:p w14:paraId="0AF5D2F6" w14:textId="5E0041AC" w:rsidR="00BE1940" w:rsidRPr="00993080" w:rsidRDefault="00BE1940" w:rsidP="00181C90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00993080">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
-[...15 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aprovado em:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993080">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 01/03/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FF753F" w14:textId="4217DA56" w:rsidR="00593B12" w:rsidRDefault="00593B12" w:rsidP="00181C90">
+    <w:p w14:paraId="79FF753F" w14:textId="4217DA56" w:rsidR="00593B12" w:rsidRPr="00A9009F" w:rsidRDefault="00593B12" w:rsidP="00181C90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593B12">
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00593B12">
-[...2 lines deleted...]
-          <w:lang w:val="es-419"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00894C51">
+        <w:r w:rsidRPr="00A9009F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-            <w:lang w:val="es-419"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://doi.org/10.19141/1809-2454.kerygma.v20.n1.pe2056</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="556F8D3B" w14:textId="77777777" w:rsidR="00593B12" w:rsidRPr="00D6169F" w:rsidRDefault="00593B12" w:rsidP="005C32DF">
+    <w:p w14:paraId="556F8D3B" w14:textId="77777777" w:rsidR="00593B12" w:rsidRPr="00A9009F" w:rsidRDefault="00593B12" w:rsidP="005C32DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7C0739" w14:textId="614DBA25" w:rsidR="005C32DF" w:rsidRPr="00D6169F" w:rsidRDefault="005C32DF">
+    <w:p w14:paraId="0E7C0739" w14:textId="614DBA25" w:rsidR="005C32DF" w:rsidRPr="00A9009F" w:rsidRDefault="005C32DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6169F">
-[...2 lines deleted...]
-          <w:lang w:val="es-419"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5655E789" w14:textId="3D29FA81" w:rsidR="0054430C" w:rsidRPr="00484386" w:rsidRDefault="00DC4D3F" w:rsidP="00C5677A">
+    <w:p w14:paraId="5655E789" w14:textId="3D29FA81" w:rsidR="0054430C" w:rsidRPr="00A9009F" w:rsidRDefault="00DC4D3F" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484386">
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E77AB2D" w14:textId="1686CF59" w:rsidR="00236C49" w:rsidRPr="007214E4" w:rsidRDefault="000048E3" w:rsidP="000E318F">
+    <w:p w14:paraId="5E77AB2D" w14:textId="1686CF59" w:rsidR="00236C49" w:rsidRPr="00A9009F" w:rsidRDefault="000048E3" w:rsidP="000E318F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484386">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00236C49" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA7030" w:rsidRPr="007214E4">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00DA7030" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D8C446" w14:textId="77777777" w:rsidR="00957F98" w:rsidRDefault="000048E3" w:rsidP="000E318F">
+    <w:p w14:paraId="67D8C446" w14:textId="77777777" w:rsidR="00957F98" w:rsidRPr="00A9009F" w:rsidRDefault="000048E3" w:rsidP="000E318F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007214E4">
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00957F98">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> [Cambria, tamanho 12]</w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>grego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957F98" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Cambria, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957F98" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957F98" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00957F98" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ταπ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ταπεινώθητι</w:t>
+        <w:t>εινώθητι</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ὑ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>π</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ὑ</w:t>
-      </w:r>
+        <w:t>ὸ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>π</w:t>
+        <w:t>τ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ὸ</w:t>
+        <w:t>ὰ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ς</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>χε</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ῖ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ρ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ας</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>α</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ὐ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>τ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ὰ</w:t>
+        <w:t>ῆ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ς</w:t>
       </w:r>
-      <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...96 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A8539F" w14:textId="559C4A3C" w:rsidR="00D6169F" w:rsidRPr="00484386" w:rsidRDefault="000048E3" w:rsidP="000E318F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Texto hebraico:</w:t>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>hebraico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:val="pt-BR" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>הִתְעַנִּי תַּחַת יָדֶיהָ</w:t>
       </w:r>
       <w:r w:rsidR="00D6169F" w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -1873,98 +8445,1055 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[O texto hebraico deve ser colocado em fonte Times New Roman, tamanho 13].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727C3CB0" w14:textId="39EA13A9" w:rsidR="006908D4" w:rsidRPr="007214E4" w:rsidRDefault="000048E3" w:rsidP="000E318F">
+    <w:p w14:paraId="727C3CB0" w14:textId="39EA13A9" w:rsidR="006908D4" w:rsidRPr="00A9009F" w:rsidRDefault="000048E3" w:rsidP="000E318F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484386">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00620E62" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039A2EAA" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00C5677A" w:rsidRDefault="00177E74" w:rsidP="00C5677A">
+    <w:p w14:paraId="039A2EAA" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00A9009F" w:rsidRDefault="00177E74" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B005074" w14:textId="40AF1E96" w:rsidR="00236C49" w:rsidRPr="00484386" w:rsidRDefault="00FA6DC9" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
@@ -1983,139 +9512,2406 @@
         <w:t xml:space="preserve">NEGRITO, </w:t>
       </w:r>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>TUDO EM CAIXA-ALTA</w:t>
       </w:r>
       <w:r w:rsidR="00F06DD8" w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, SEM NUMERAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E895A31" w14:textId="0DC91529" w:rsidR="0054430C" w:rsidRPr="007214E4" w:rsidRDefault="00DD3B9E" w:rsidP="00F43A4E">
+    <w:p w14:paraId="5E895A31" w14:textId="0DC91529" w:rsidR="0054430C" w:rsidRPr="00A9009F" w:rsidRDefault="00DD3B9E" w:rsidP="00F43A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E5100F" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D936EC" w14:textId="0B7A5C8F" w:rsidR="00DD3B9E" w:rsidRPr="007214E4" w:rsidRDefault="00DD3B9E" w:rsidP="00F43A4E">
+    <w:p w14:paraId="79D936EC" w14:textId="0B7A5C8F" w:rsidR="00DD3B9E" w:rsidRPr="00A9009F" w:rsidRDefault="00DD3B9E" w:rsidP="00F43A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007214E4">
-[...29 lines deleted...]
-        <w:t>Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5677A" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A1FCFB" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00DD3B9E" w:rsidRDefault="00177E74" w:rsidP="00FB3E96">
+    <w:p w14:paraId="16A1FCFB" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00582933" w:rsidRDefault="00177E74" w:rsidP="00FB3E96">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03D2480A" w14:textId="2A509D73" w:rsidR="007857A4" w:rsidRPr="00484386" w:rsidRDefault="00F06DD8" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
@@ -2123,119 +11919,2049 @@
         <w:t>Nível 2: Negrito</w:t>
       </w:r>
       <w:r w:rsidR="00A7665C" w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> somente as letras necessárias em caixa-alta, sem numeração</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437386FB" w14:textId="77777777" w:rsidR="000B79D8" w:rsidRPr="007214E4" w:rsidRDefault="000B79D8" w:rsidP="007214E4">
+    <w:p w14:paraId="437386FB" w14:textId="77777777" w:rsidR="000B79D8" w:rsidRPr="00A9009F" w:rsidRDefault="000B79D8" w:rsidP="007214E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007214E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007214E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C166B4C" w14:textId="32FFD0BE" w:rsidR="007857A4" w:rsidRPr="007214E4" w:rsidRDefault="000B79D8" w:rsidP="007214E4">
+    <w:p w14:paraId="1C166B4C" w14:textId="32FFD0BE" w:rsidR="007857A4" w:rsidRPr="00A9009F" w:rsidRDefault="000B79D8" w:rsidP="007214E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007214E4">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00726935" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A38C089" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00C5677A" w:rsidRDefault="00177E74" w:rsidP="00C5677A">
+    <w:p w14:paraId="6A38C089" w14:textId="77777777" w:rsidR="00177E74" w:rsidRPr="00A9009F" w:rsidRDefault="00177E74" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76073955" w14:textId="0CC0ABDD" w:rsidR="007857A4" w:rsidRPr="00C5677A" w:rsidRDefault="00A7665C" w:rsidP="00C5677A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5677A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
@@ -2254,123 +13980,2020 @@
         <w:t>sem negrito, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5677A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">omente as letras necessárias </w:t>
       </w:r>
       <w:r w:rsidR="009F2A12">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>com inicial maiúscula</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FFB9DD" w14:textId="77777777" w:rsidR="00D445E4" w:rsidRPr="00D445E4" w:rsidRDefault="00D445E4" w:rsidP="00D445E4">
+    <w:p w14:paraId="22FFB9DD" w14:textId="77777777" w:rsidR="00D445E4" w:rsidRPr="00A9009F" w:rsidRDefault="00D445E4" w:rsidP="00D445E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D445E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D445E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D445E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330CBF78" w14:textId="478A1FDD" w:rsidR="00D30D45" w:rsidRPr="00D445E4" w:rsidRDefault="00D445E4" w:rsidP="00D445E4">
+    <w:p w14:paraId="330CBF78" w14:textId="1A907AB2" w:rsidR="00D30D45" w:rsidRDefault="00D445E4" w:rsidP="000C29A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582933">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629C3E3E" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="000C29A3" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1E8025" w14:textId="3A3BC159" w:rsidR="00BA7ECC" w:rsidRPr="00D6169F" w:rsidRDefault="00BA7ECC" w:rsidP="00BA7ECC">
+    <w:p w14:paraId="5D1E8025" w14:textId="2B5297A6" w:rsidR="00BA7ECC" w:rsidRDefault="00BA7ECC" w:rsidP="000C29A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Citação em bloco/recuada</w:t>
       </w:r>
       <w:r w:rsidR="00D30D45" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Citação em bloco/recuada</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6169F">
@@ -2642,488 +16265,3999 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7ECC">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Citação em bloco/recuada</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDCC209" w14:textId="189311CC" w:rsidR="00D30D45" w:rsidRPr="00D6169F" w:rsidRDefault="00D30D45" w:rsidP="00BA7ECC">
+    <w:p w14:paraId="7502C131" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="000C29A3" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534C4B77" w14:textId="58A8A8CB" w:rsidR="00BE01AB" w:rsidRPr="00667A9E" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
+    <w:p w14:paraId="534C4B77" w14:textId="33BFCBC4" w:rsidR="00BE01AB" w:rsidRPr="00A9009F" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00667A9E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00667A9E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sunt in culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00331932" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360BE1CA" w14:textId="77777777" w:rsidR="00952467" w:rsidRPr="00667A9E" w:rsidRDefault="00952467" w:rsidP="00667A9E">
+    <w:p w14:paraId="360BE1CA" w14:textId="77777777" w:rsidR="00952467" w:rsidRPr="00A9009F" w:rsidRDefault="00952467" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47EE693C" w14:textId="00F92E47" w:rsidR="007A18E0" w:rsidRPr="00957F98" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
+    <w:p w14:paraId="47EE693C" w14:textId="00F92E47" w:rsidR="007A18E0" w:rsidRPr="00643236" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957F98">
+      <w:r w:rsidRPr="00643236">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEB89C1" w14:textId="225002A1" w:rsidR="00A66032" w:rsidRPr="00667A9E" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
+    <w:p w14:paraId="6AEB89C1" w14:textId="225002A1" w:rsidR="00A66032" w:rsidRPr="00A9009F" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957F98">
+      <w:r w:rsidRPr="00643236">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
       <w:r w:rsidRPr="00667A9E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00667A9E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00667A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F0A5D" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064B11C2" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRPr="00667A9E" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
+    <w:p w14:paraId="064B11C2" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRPr="00A9009F" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00667A9E">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F4EFCF" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRPr="00667A9E" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
+    <w:p w14:paraId="08F4EFCF" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRPr="00A9009F" w:rsidRDefault="00DD6203" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00667A9E">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED9FAB3" w14:textId="77777777" w:rsidR="00952467" w:rsidRPr="00667A9E" w:rsidRDefault="00952467" w:rsidP="00667A9E">
+    <w:p w14:paraId="2ED9FAB3" w14:textId="77777777" w:rsidR="00952467" w:rsidRPr="00A9009F" w:rsidRDefault="00952467" w:rsidP="00667A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C25D96" w14:textId="6732698E" w:rsidR="002C023C" w:rsidRPr="00484386" w:rsidRDefault="00546E02" w:rsidP="00667A9E">
+    <w:p w14:paraId="41C25D96" w14:textId="6732698E" w:rsidR="002C023C" w:rsidRDefault="00546E02" w:rsidP="000C29A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026959D9" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="41B8D24B" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00484386" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026959D9" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRDefault="00801419" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6169F">
+      <w:r w:rsidRPr="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>AUNE</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, D</w:t>
       </w:r>
-      <w:r w:rsidR="00926729" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="00926729" w:rsidRPr="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> E. </w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Revelation 1-5</w:t>
       </w:r>
+      <w:r w:rsidR="0016456E" w:rsidRPr="000C29A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+        </w:rPr>
+        <w:t>Dallas, TX: Word, 1997.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C949CB" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dallas, TX: Word, 1997.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Word Biblical Commentary, v. 52a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652F812F" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="5EB3D84E" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6169F">
+    </w:p>
+    <w:p w14:paraId="652F812F" w14:textId="77777777" w:rsidR="00DD6203" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>AUNE</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, D</w:t>
       </w:r>
-      <w:r w:rsidR="00926729" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="00926729" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> E. </w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Revelation 6-16.</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004865AE" w:rsidRPr="00D6169F">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nashville, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>TN:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004865AE" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Thomas </w:t>
       </w:r>
-      <w:r w:rsidR="00D1293B" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="00D1293B" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="004865AE" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="004865AE" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>elson</w:t>
       </w:r>
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="0016456E" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, 1998.</w:t>
       </w:r>
+      <w:r w:rsidR="00C949CB" w:rsidRPr="00A9009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C949CB" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Word Biblical Commentary, v. 52b)</w:t>
+        <w:t xml:space="preserve">(Word Biblical </w:t>
+      </w:r>
+      <w:r w:rsidR="00C949CB" w:rsidRPr="00D6169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Commentary, v. 52b)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBD730F" w14:textId="42EBA541" w:rsidR="0016456E" w:rsidRPr="00D6169F" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="51633525" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBD730F" w14:textId="42EBA541" w:rsidR="0016456E" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>BEALE</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, G. K. </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="002E0332" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
@@ -3167,55 +20301,70 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="002C50B4" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The New International Greek Testament Commentary)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676E457A" w14:textId="6A7BC85B" w:rsidR="00952467" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="010E5E2A" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676E457A" w14:textId="6A7BC85B" w:rsidR="00952467" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COLLINS</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, A</w:t>
       </w:r>
       <w:r w:rsidR="00926729" w:rsidRPr="00D6169F">
@@ -3251,54 +20400,68 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">combat myth in the book </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of Revelation.</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eugene, OR: Wipf and Stock Publishers, 2001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E344C75" w14:textId="53227EC3" w:rsidR="0016456E" w:rsidRPr="00D6169F" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="162D9078" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E344C75" w14:textId="53227EC3" w:rsidR="0016456E" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CUSTER</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, S. </w:t>
       </w:r>
@@ -3336,56 +20499,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a commentary </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on Revelation. </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Greenville, SC: BJU Press, 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20580BB4" w14:textId="0197C69D" w:rsidR="003E05CF" w:rsidRPr="00D6169F" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="27373B4A" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:pStyle w:val="Rodap"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20580BB4" w14:textId="15EA0652" w:rsidR="003E05CF" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DORNELES</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. Adorai aquele que fez: </w:t>
       </w:r>
       <w:r w:rsidR="00DF78E5" w:rsidRPr="00D6169F">
         <w:rPr>
@@ -3393,118 +20572,161 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> narrativa da criação e o clímax do grande conflito em Apocalipse 12 a 14. </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Revista Criacionista Brasileira</w:t>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Criacionista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasileira</w:t>
       </w:r>
       <w:r w:rsidR="002E0332" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002E0332" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 100, 2019</w:t>
+        <w:t xml:space="preserve"> 100, </w:t>
       </w:r>
       <w:r w:rsidR="002E0332" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0332" w:rsidRPr="00D6169F">
+        <w:t>. 6-21</w:t>
+      </w:r>
+      <w:r w:rsidR="000C29A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C29A3" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. 6-21.</w:t>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65513B72" w14:textId="36AB1E79" w:rsidR="00952467" w:rsidRPr="00484386" w:rsidRDefault="00801419" w:rsidP="000E110F">
+    <w:p w14:paraId="69B1C173" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65513B72" w14:textId="36AB1E79" w:rsidR="00952467" w:rsidRDefault="00801419" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FARRER</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. </w:t>
       </w:r>
@@ -3545,55 +20767,67 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of St. John Apocalypse. </w:t>
       </w:r>
       <w:r w:rsidR="001D7C29" w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00484386">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>York: State University of New York Press, 1986.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8FDD5C" w14:textId="2A4373F9" w:rsidR="0016456E" w:rsidRPr="00D6169F" w:rsidRDefault="00801419" w:rsidP="00DD6203">
+    <w:p w14:paraId="69E3A191" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00484386" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8FDD5C" w14:textId="2A4373F9" w:rsidR="0016456E" w:rsidRDefault="00801419" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FIORENZA</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, E</w:t>
       </w:r>
       <w:r w:rsidR="004E4B5A" w:rsidRPr="00D6169F">
@@ -3646,72 +20880,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00976E20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justice and judgment</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A5F20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mineápolis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, MN: Fortress, 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1D8864" w14:textId="5DBCCC97" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00B128EA" w:rsidP="00DD6203">
+    <w:p w14:paraId="2702B4B9" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1D8864" w14:textId="5DBCCC97" w:rsidR="00952467" w:rsidRDefault="00B128EA" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JOHNSON</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, A</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
         <w:rPr>
@@ -3725,102 +20975,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> F. Revelation</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A5F20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A5F20" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="009A5F20" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="009A5F20" w:rsidRPr="00D6169F">
+      <w:r w:rsidR="009A5F20" w:rsidRPr="00A9009F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">: GAEBELEIN, F. E. (ed.). </w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Expositor’s Bible Commentary</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Grand Rapids, MI: Zondervan, 1981.</w:t>
       </w:r>
       <w:r w:rsidR="001F7BEA" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v. 12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B669FB4" w14:textId="2F01B0D9" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00B128EA" w:rsidP="00DD6203">
+    <w:p w14:paraId="21330FAC" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B669FB4" w14:textId="2F01B0D9" w:rsidR="00952467" w:rsidRDefault="00B128EA" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KISTEMAKER</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, S</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
         <w:rPr>
@@ -3851,55 +21112,68 @@
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grand Rapids, MI: Baker Academic, 2001.</w:t>
       </w:r>
       <w:r w:rsidR="009A5F20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (New Testament Commentary)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5621A41F" w14:textId="6EEA2F33" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00B128EA" w:rsidP="00DD6203">
+    <w:p w14:paraId="1D77B285" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5621A41F" w14:textId="6EEA2F33" w:rsidR="00952467" w:rsidRDefault="00B128EA" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KOESTER</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, C</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
@@ -3949,55 +21223,69 @@
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. New Heaven, CT: Yale University Press, 2014.</w:t>
       </w:r>
       <w:r w:rsidR="00976E20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (The Anchor Yale Bible)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71785A19" w14:textId="2921A47A" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00B128EA" w:rsidP="00DD6203">
+    <w:p w14:paraId="4C4BD2E8" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71785A19" w14:textId="2921A47A" w:rsidR="00952467" w:rsidRDefault="00B128EA" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KRODEL</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, G</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
@@ -4057,55 +21345,69 @@
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, MN: Augsburg Publishing House, 1989.</w:t>
       </w:r>
       <w:r w:rsidR="00976E20" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Augsburg Commentary on the New Testament)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580F53D0" w14:textId="0E85BE18" w:rsidR="0016456E" w:rsidRPr="00D6169F" w:rsidRDefault="00EB6CE7" w:rsidP="00DD6203">
+    <w:p w14:paraId="18F79F40" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580F53D0" w14:textId="22588422" w:rsidR="0016456E" w:rsidRDefault="00EB6CE7" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LARONDELLE</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
@@ -4192,88 +21494,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exegetical and general studies</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Silver Spring, MD: Biblical Research Institute, 1992</w:t>
       </w:r>
+      <w:r w:rsidR="000C29A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00207726" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, p</w:t>
+        <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="00F909B3" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 373-390.</w:t>
       </w:r>
       <w:r w:rsidR="0031398E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Daniel and Revelation Committee Series)</w:t>
       </w:r>
       <w:r w:rsidR="00952467" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515D31A7" w14:textId="0AAF93FF" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00EB6CE7" w:rsidP="00DD6203">
+    <w:p w14:paraId="2961E38C" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515D31A7" w14:textId="0AAF93FF" w:rsidR="00952467" w:rsidRDefault="00EB6CE7" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LARONDELLE</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidR="0035359B" w:rsidRPr="00D6169F">
@@ -4335,55 +21659,69 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Armageddon</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hagerstown, MD: Review and Herald, 1987.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAAD89B" w14:textId="3D7E584C" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00EB6CE7" w:rsidP="00F866C7">
+    <w:p w14:paraId="497C4B45" w14:textId="77777777" w:rsidR="000C29A3" w:rsidRPr="00D6169F" w:rsidRDefault="000C29A3" w:rsidP="000C29A3">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAAD89B" w14:textId="3D7E584C" w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidRDefault="00EB6CE7" w:rsidP="000C29A3">
+      <w:pPr>
+        <w:pStyle w:val="Rodap"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LÉVI-STRAUSS</w:t>
       </w:r>
       <w:r w:rsidR="0016456E" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. The </w:t>
       </w:r>
       <w:r w:rsidR="0031398E" w:rsidRPr="00D6169F">
@@ -4447,79 +21785,79 @@
       <w:r w:rsidR="00755FFE" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00570F32" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1955</w:t>
       </w:r>
       <w:r w:rsidR="00755FFE" w:rsidRPr="00D6169F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidSect="007E14F1">
+    <w:sectPr w:rsidR="00952467" w:rsidRPr="00D6169F" w:rsidSect="00993080">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="295" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC7AD94" w14:textId="77777777" w:rsidR="001B46E2" w:rsidRDefault="001B46E2" w:rsidP="007857A4">
+    <w:p w14:paraId="5AFD068E" w14:textId="77777777" w:rsidR="007949DD" w:rsidRDefault="007949DD" w:rsidP="007857A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC8A50D" w14:textId="77777777" w:rsidR="001B46E2" w:rsidRDefault="001B46E2" w:rsidP="007857A4">
+    <w:p w14:paraId="41C2A046" w14:textId="77777777" w:rsidR="007949DD" w:rsidRDefault="007949DD" w:rsidP="007857A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4626,62 +21964,64 @@
                         <a:off x="0" y="0"/>
                         <a:ext cx="5846626" cy="464702"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="37FAB3B8" w14:textId="64F411D7" w:rsidR="00A55E0F" w:rsidRPr="00757CF1" w:rsidRDefault="00A55E0F" w:rsidP="00DD685D">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Kerygma</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>, Engenheiro Coelho, SP, volume 2</w:t>
                           </w:r>
                           <w:r w:rsidR="000048E3">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
@@ -4728,59 +22068,71 @@
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="001C7CC6" w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>|</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="001A77FC" w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
-                            <w:t>Janeiro-Dezembro</w:t>
+                            <w:t>Janeiro</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidR="001A77FC" w:rsidRPr="00757CF1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>-Dezembro</w:t>
                           </w:r>
                           <w:r w:rsidR="004B5AFB" w:rsidRPr="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> de 202</w:t>
                           </w:r>
                           <w:r w:rsidR="00757CF1">
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="5B8B4AF3" w14:textId="64464B1D" w:rsidR="00A55E0F" w:rsidRPr="00757CF1" w:rsidRDefault="00A55E0F" w:rsidP="00DD685D">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
@@ -4833,62 +22185,64 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="1A3A14C0" id="Retângulo 1881564489" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.7pt;width:460.35pt;height:36.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf1mMxpgEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuK2zAQfS/0H4TeGzshdRcTZyldUgpL&#10;G9jtByiyFAt064wSO3/fkXLr5a30ZXw0kmfOnDmrx8lZdlSAJviOz2c1Z8rL0Bu/7/j31827B84w&#10;Cd8LG7zq+Ekhf1y/fbMaY6sWYQi2V8CoiMd2jB0fUoptVaEclBM4C1F5utQBnEh0hH3VgxipurPV&#10;oq6bagzQRwhSIVL26XzJ16W+1kqmb1qjSsx2nLilEqHEXY7VeiXaPYg4GHmhIf6BhRPGU9NbqSeR&#10;BDuA+auUMxICBp1mMrgqaG2kKjPQNPP6j2leBhFVmYXEwXiTCf9fWfn1+BK3QDKMEVskmKeYNLj8&#10;JX5sKmKdbmKpKTFJyfcPy6ZZNJxJuls2yw/1IqtZ3f+OgOmzCo5l0HGgZRSNxPEZ0/np9Ulu5sPG&#10;WFsWYv1vCaqZM9WdYkZp2k3M9OS63DdndqE/bYFhlBtDLZ8Fpq0A2uecs5F23HH8cRCgOLNfPImY&#10;DXEFcAW7KxBeDoGskjg7w0+pGOdM7eMhBW3KGPfWF460qyLExVfZDL+ey6u7+9c/AQAA//8DAFBL&#10;AwQUAAYACAAAACEArhXEe90AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82Y&#10;eJOthACt3RKCGjwKmKC3pTu2DbuzTXeh1V/veILjvPfy3jf5YnBWnLELjScFj6MEBFLpTUOVgo/d&#10;68McRIiajLaeUMEPBlgUtze5zozvaYPnbawEl1DItII6xjaTMpQ1Oh1GvkVi79t3Tkc+u0qaTvdc&#10;7qwcJ8lUOt0QL9S6xVWN5XF7cgrW83b5+eZ/+8q+fK337/v0eZdGpe7vhuUTiIhDvIThH5/RoWCm&#10;gz+RCcIq4EciqxMQbKbjZAbioGA2mYIscnlNX/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAn9ZjMaYBAABFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEArhXEe90AAAAFAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="37FAB3B8" w14:textId="64F411D7" w:rsidR="00A55E0F" w:rsidRPr="00757CF1" w:rsidRDefault="00A55E0F" w:rsidP="00DD685D">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Kerygma</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>, Engenheiro Coelho, SP, volume 2</w:t>
                     </w:r>
                     <w:r w:rsidR="000048E3">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
@@ -4935,59 +22289,71 @@
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="001C7CC6" w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>|</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="001A77FC" w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
-                      <w:t>Janeiro-Dezembro</w:t>
+                      <w:t>Janeiro</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidR="001A77FC" w:rsidRPr="00757CF1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>-Dezembro</w:t>
                     </w:r>
                     <w:r w:rsidR="004B5AFB" w:rsidRPr="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> de 202</w:t>
                     </w:r>
                     <w:r w:rsidR="00757CF1">
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="5B8B4AF3" w14:textId="64464B1D" w:rsidR="00A55E0F" w:rsidRPr="00757CF1" w:rsidRDefault="00A55E0F" w:rsidP="00DD685D">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
@@ -5132,61 +22498,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="664845" cy="237490"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FB38023" w14:textId="77777777" w:rsidR="001B46E2" w:rsidRDefault="001B46E2" w:rsidP="007857A4">
+    <w:p w14:paraId="72781A42" w14:textId="77777777" w:rsidR="007949DD" w:rsidRDefault="007949DD" w:rsidP="007857A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05AC5FB1" w14:textId="77777777" w:rsidR="001B46E2" w:rsidRDefault="001B46E2" w:rsidP="007857A4">
+    <w:p w14:paraId="486AA3AA" w14:textId="77777777" w:rsidR="007949DD" w:rsidRDefault="007949DD" w:rsidP="007857A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="020A96E3" w14:textId="77777777" w:rsidR="003612E3" w:rsidRPr="00B72B71" w:rsidRDefault="003612E3" w:rsidP="003612E3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72B71">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
@@ -5304,146 +22670,149 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C76923">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fulanodetal</w:t>
       </w:r>
       <w:r w:rsidR="0079322D" w:rsidRPr="00B72B71">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>@unasp.edu.br</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ADF6945" w14:textId="38E365A6" w:rsidR="00696A3D" w:rsidRPr="00437FA3" w:rsidRDefault="00923938" w:rsidP="00696A3D">
+  <w:p w14:paraId="4ADF6945" w14:textId="38E365A6" w:rsidR="00696A3D" w:rsidRPr="00437FA3" w:rsidRDefault="00923938" w:rsidP="00582933">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="77D665F0" wp14:editId="24A363EE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>167640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5257800" cy="452755"/>
               <wp:effectExtent l="0" t="0" r="0" b="4445"/>
               <wp:wrapSquare wrapText="bothSides" distT="45720" distB="45720" distL="114300" distR="114300"/>
               <wp:docPr id="1881564486" name="Retângulo 1881564486"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5257800" cy="452755"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62102F2A" w14:textId="39C76B12" w:rsidR="00696A3D" w:rsidRPr="00FB3E96" w:rsidRDefault="00923938" w:rsidP="00923938">
+                        <w:p w14:paraId="62102F2A" w14:textId="39C76B12" w:rsidR="00696A3D" w:rsidRPr="00FB3E96" w:rsidRDefault="00923938" w:rsidP="00582933">
                           <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>Título do artigo em português: subtítulo do artigo em português</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="77D665F0" id="Retângulo 1881564486" o:spid="_x0000_s1032" style="position:absolute;margin-left:362.8pt;margin-top:13.2pt;width:414pt;height:35.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBHXySrgEAAE4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aMeGmNOMWwIsOA&#10;YgvQ7gMUWYoF2JJKKrHz96PkNEm327CLTJHy03uP1Oph7Dt2VIDG2ZrPZzlnykrXGLuv+a+Xzac7&#10;zjAI24jOWVXzk0L+sP74YTX4ShWudV2jgBGIxWrwNW9D8FWWoWxVL3DmvLJU1A56EWgL+6wBMRB6&#10;32VFnn/OBgeNBycVImUfpyJfJ3ytlQw/tUYVWFdz4hbSCmndxTVbr0S1B+FbI880xD+w6IWxdOkF&#10;6lEEwQ5g/oLqjQSHToeZdH3mtDZSJQ2kZp7/oea5FV4lLWQO+otN+P9g5Y/js98C2TB4rJDCqGLU&#10;0Mcv8WNjMut0MUuNgUlKlkW5vMvJU0m1RVksyzK6mV3/9oDhm3I9i0HNgZqRPBLHJwzT0bcj8TLr&#10;NqbrUkM6+y5BmDGTXSnGKIy78cx755rTFhh6uTF015PAsBVAjZxzNlBza46vBwGKs+67Jffu54ui&#10;pGlIm0W5jDLgtrK7rQgrW0czEzibwq8hTdDE8cshOG2SnshqonImS01LjpwHLE7F7T6duj6D9W8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJnQO/2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqNOopCHNpkIIDhxJOXB04yWJaq8j22nTv8ec4Lgzo5m39X6xRpzJh9ExwnqVgSDu&#10;nB65R/g8vD2UIEJUrJVxTAhXCrBvbm9qVWl34Q86t7EXqYRDpRCGGKdKytANZFVYuYk4ed/OWxXT&#10;6XupvbqkcmtknmWFtGrktDCoiV4G6k7tbBEmMno2mzb76uSr53XxfpDXR8T7u+V5ByLSEv/C8Iuf&#10;0KFJTEc3sw7CIKRHIkJebEAkt8zLJBwRnrZbkE0t/+M3PwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBBHXySrgEAAE4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBJnQO/2gAAAAYBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="62102F2A" w14:textId="39C76B12" w:rsidR="00696A3D" w:rsidRPr="00FB3E96" w:rsidRDefault="00923938" w:rsidP="00923938">
+                  <w:p w14:paraId="62102F2A" w14:textId="39C76B12" w:rsidR="00696A3D" w:rsidRPr="00FB3E96" w:rsidRDefault="00923938" w:rsidP="00582933">
                     <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                       <w:rPr>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>Título do artigo em português: subtítulo do artigo em português</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00623137">
       <w:rPr>
         <w:noProof/>
@@ -6959,50 +24328,51 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1202400558">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="198903208">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="497886767">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1512799066">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2133395747">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="849611834">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007857A4"/>
     <w:rsid w:val="00000C3D"/>
@@ -7019,110 +24389,113 @@
     <w:rsid w:val="0002716F"/>
     <w:rsid w:val="00031552"/>
     <w:rsid w:val="000354AF"/>
     <w:rsid w:val="0003578F"/>
     <w:rsid w:val="00035EA3"/>
     <w:rsid w:val="00036E40"/>
     <w:rsid w:val="00037C73"/>
     <w:rsid w:val="000401B4"/>
     <w:rsid w:val="00040970"/>
     <w:rsid w:val="0004169D"/>
     <w:rsid w:val="00043747"/>
     <w:rsid w:val="0004455F"/>
     <w:rsid w:val="00044A89"/>
     <w:rsid w:val="00044ED0"/>
     <w:rsid w:val="00045C49"/>
     <w:rsid w:val="000532B7"/>
     <w:rsid w:val="000541BE"/>
     <w:rsid w:val="00056EDD"/>
     <w:rsid w:val="00060858"/>
     <w:rsid w:val="00061301"/>
     <w:rsid w:val="00061C52"/>
     <w:rsid w:val="00064358"/>
     <w:rsid w:val="00064BD3"/>
     <w:rsid w:val="0006657C"/>
     <w:rsid w:val="00067386"/>
+    <w:rsid w:val="0007247F"/>
     <w:rsid w:val="00072A01"/>
     <w:rsid w:val="0007684E"/>
     <w:rsid w:val="00081A49"/>
     <w:rsid w:val="00092012"/>
     <w:rsid w:val="0009220A"/>
     <w:rsid w:val="000939C4"/>
     <w:rsid w:val="00095D4D"/>
     <w:rsid w:val="0009713D"/>
     <w:rsid w:val="000A5540"/>
     <w:rsid w:val="000A676D"/>
     <w:rsid w:val="000B166D"/>
     <w:rsid w:val="000B4DC9"/>
     <w:rsid w:val="000B528E"/>
     <w:rsid w:val="000B79D8"/>
     <w:rsid w:val="000C003C"/>
+    <w:rsid w:val="000C29A3"/>
     <w:rsid w:val="000C3606"/>
     <w:rsid w:val="000D0F80"/>
     <w:rsid w:val="000D13D2"/>
     <w:rsid w:val="000D28D6"/>
     <w:rsid w:val="000D66FC"/>
     <w:rsid w:val="000E0D61"/>
     <w:rsid w:val="000E110F"/>
     <w:rsid w:val="000E318F"/>
     <w:rsid w:val="000F4545"/>
     <w:rsid w:val="000F7F64"/>
     <w:rsid w:val="00101B95"/>
     <w:rsid w:val="00107756"/>
     <w:rsid w:val="0011245D"/>
     <w:rsid w:val="001200F6"/>
     <w:rsid w:val="0012101D"/>
     <w:rsid w:val="0012375D"/>
     <w:rsid w:val="001250F3"/>
     <w:rsid w:val="00125FE4"/>
     <w:rsid w:val="00132200"/>
     <w:rsid w:val="00134451"/>
     <w:rsid w:val="001351A8"/>
     <w:rsid w:val="00136C8F"/>
     <w:rsid w:val="00144975"/>
     <w:rsid w:val="00146E33"/>
     <w:rsid w:val="00156304"/>
     <w:rsid w:val="00163FBF"/>
     <w:rsid w:val="0016456E"/>
     <w:rsid w:val="00166476"/>
     <w:rsid w:val="001664E5"/>
     <w:rsid w:val="0017034C"/>
     <w:rsid w:val="0017041F"/>
     <w:rsid w:val="00170581"/>
     <w:rsid w:val="001726F9"/>
     <w:rsid w:val="00172992"/>
     <w:rsid w:val="001741F1"/>
     <w:rsid w:val="00174714"/>
     <w:rsid w:val="001773EF"/>
     <w:rsid w:val="00177E74"/>
     <w:rsid w:val="001800B5"/>
     <w:rsid w:val="00181884"/>
     <w:rsid w:val="00181C90"/>
     <w:rsid w:val="00185DB1"/>
     <w:rsid w:val="00197E82"/>
     <w:rsid w:val="001A07EC"/>
     <w:rsid w:val="001A58B1"/>
+    <w:rsid w:val="001A634C"/>
     <w:rsid w:val="001A77FC"/>
     <w:rsid w:val="001B46E2"/>
     <w:rsid w:val="001B5B53"/>
     <w:rsid w:val="001B5C74"/>
     <w:rsid w:val="001C7CC6"/>
     <w:rsid w:val="001D03D9"/>
     <w:rsid w:val="001D2485"/>
     <w:rsid w:val="001D5A4A"/>
     <w:rsid w:val="001D6A68"/>
     <w:rsid w:val="001D7342"/>
     <w:rsid w:val="001D768A"/>
     <w:rsid w:val="001D7984"/>
     <w:rsid w:val="001D7C29"/>
     <w:rsid w:val="001D7F2D"/>
     <w:rsid w:val="001E3010"/>
     <w:rsid w:val="001E587C"/>
     <w:rsid w:val="001F23D1"/>
     <w:rsid w:val="001F2F74"/>
     <w:rsid w:val="001F3301"/>
     <w:rsid w:val="001F38E6"/>
     <w:rsid w:val="001F70D7"/>
     <w:rsid w:val="001F7BEA"/>
     <w:rsid w:val="002013E9"/>
     <w:rsid w:val="00202113"/>
     <w:rsid w:val="002023A8"/>
@@ -7174,50 +24547,51 @@
     <w:rsid w:val="002C38CA"/>
     <w:rsid w:val="002C44C6"/>
     <w:rsid w:val="002C50B4"/>
     <w:rsid w:val="002D2292"/>
     <w:rsid w:val="002D6DA4"/>
     <w:rsid w:val="002E0332"/>
     <w:rsid w:val="002E14A6"/>
     <w:rsid w:val="002E2004"/>
     <w:rsid w:val="002E2775"/>
     <w:rsid w:val="002E2DFD"/>
     <w:rsid w:val="002E7A74"/>
     <w:rsid w:val="002F036E"/>
     <w:rsid w:val="002F078C"/>
     <w:rsid w:val="002F0BCD"/>
     <w:rsid w:val="002F4845"/>
     <w:rsid w:val="002F53D9"/>
     <w:rsid w:val="002F6722"/>
     <w:rsid w:val="00300672"/>
     <w:rsid w:val="00300DCC"/>
     <w:rsid w:val="003032EF"/>
     <w:rsid w:val="00305149"/>
     <w:rsid w:val="00306119"/>
     <w:rsid w:val="00306588"/>
     <w:rsid w:val="003078D1"/>
     <w:rsid w:val="00307C94"/>
+    <w:rsid w:val="00310068"/>
     <w:rsid w:val="00310C93"/>
     <w:rsid w:val="00310F48"/>
     <w:rsid w:val="00312FCE"/>
     <w:rsid w:val="00313073"/>
     <w:rsid w:val="0031398E"/>
     <w:rsid w:val="003144D6"/>
     <w:rsid w:val="003155AB"/>
     <w:rsid w:val="00315F03"/>
     <w:rsid w:val="003172E9"/>
     <w:rsid w:val="00322493"/>
     <w:rsid w:val="00323528"/>
     <w:rsid w:val="0032364C"/>
     <w:rsid w:val="0032384E"/>
     <w:rsid w:val="0032415C"/>
     <w:rsid w:val="00325433"/>
     <w:rsid w:val="00326565"/>
     <w:rsid w:val="003268BB"/>
     <w:rsid w:val="00331932"/>
     <w:rsid w:val="00331BE2"/>
     <w:rsid w:val="00334221"/>
     <w:rsid w:val="00334C9D"/>
     <w:rsid w:val="0033650E"/>
     <w:rsid w:val="00351728"/>
     <w:rsid w:val="0035359B"/>
     <w:rsid w:val="00355C17"/>
@@ -7336,91 +24710,95 @@
     <w:rsid w:val="00530E5C"/>
     <w:rsid w:val="00531FBC"/>
     <w:rsid w:val="005347CB"/>
     <w:rsid w:val="00537910"/>
     <w:rsid w:val="005441F5"/>
     <w:rsid w:val="0054430C"/>
     <w:rsid w:val="00544367"/>
     <w:rsid w:val="00544705"/>
     <w:rsid w:val="00546E02"/>
     <w:rsid w:val="00547B58"/>
     <w:rsid w:val="00551DDB"/>
     <w:rsid w:val="0055398F"/>
     <w:rsid w:val="00557857"/>
     <w:rsid w:val="00561294"/>
     <w:rsid w:val="00565381"/>
     <w:rsid w:val="00565C6A"/>
     <w:rsid w:val="00570F32"/>
     <w:rsid w:val="00571C83"/>
     <w:rsid w:val="0057244F"/>
     <w:rsid w:val="0057325A"/>
     <w:rsid w:val="005747CE"/>
     <w:rsid w:val="00574AC1"/>
     <w:rsid w:val="00574F97"/>
     <w:rsid w:val="00581370"/>
     <w:rsid w:val="0058208B"/>
+    <w:rsid w:val="00582933"/>
     <w:rsid w:val="00582C1E"/>
     <w:rsid w:val="00591066"/>
     <w:rsid w:val="00592C23"/>
     <w:rsid w:val="00593B12"/>
     <w:rsid w:val="00596F54"/>
     <w:rsid w:val="005A1547"/>
     <w:rsid w:val="005A4D35"/>
     <w:rsid w:val="005A66AD"/>
     <w:rsid w:val="005A6E6D"/>
     <w:rsid w:val="005C06B1"/>
     <w:rsid w:val="005C2D85"/>
+    <w:rsid w:val="005C304E"/>
     <w:rsid w:val="005C32DF"/>
     <w:rsid w:val="005C5178"/>
     <w:rsid w:val="005C54E2"/>
     <w:rsid w:val="005D134B"/>
     <w:rsid w:val="005D5E4B"/>
     <w:rsid w:val="005E05A4"/>
     <w:rsid w:val="005E1032"/>
     <w:rsid w:val="005E19D3"/>
     <w:rsid w:val="005E4E8A"/>
     <w:rsid w:val="005E57EC"/>
     <w:rsid w:val="005E5F79"/>
     <w:rsid w:val="005E6D3A"/>
     <w:rsid w:val="005F4015"/>
     <w:rsid w:val="00602DA9"/>
     <w:rsid w:val="00603946"/>
     <w:rsid w:val="00606617"/>
     <w:rsid w:val="006069C7"/>
     <w:rsid w:val="00607379"/>
     <w:rsid w:val="006114E1"/>
     <w:rsid w:val="00613C27"/>
     <w:rsid w:val="00613ED4"/>
     <w:rsid w:val="006158D4"/>
     <w:rsid w:val="006173AD"/>
     <w:rsid w:val="00620E62"/>
+    <w:rsid w:val="00622F45"/>
     <w:rsid w:val="00623137"/>
     <w:rsid w:val="00624AC7"/>
     <w:rsid w:val="006257BB"/>
     <w:rsid w:val="0063083D"/>
     <w:rsid w:val="0064184E"/>
     <w:rsid w:val="00642575"/>
+    <w:rsid w:val="00643236"/>
     <w:rsid w:val="00644765"/>
     <w:rsid w:val="006529A7"/>
     <w:rsid w:val="006605A1"/>
     <w:rsid w:val="00661EF2"/>
     <w:rsid w:val="0066214F"/>
     <w:rsid w:val="00664B94"/>
     <w:rsid w:val="00667A9E"/>
     <w:rsid w:val="00670265"/>
     <w:rsid w:val="00672BCA"/>
     <w:rsid w:val="006734DB"/>
     <w:rsid w:val="006742BE"/>
     <w:rsid w:val="00674B63"/>
     <w:rsid w:val="00675943"/>
     <w:rsid w:val="0067736F"/>
     <w:rsid w:val="006847D9"/>
     <w:rsid w:val="006908D4"/>
     <w:rsid w:val="00691567"/>
     <w:rsid w:val="0069238D"/>
     <w:rsid w:val="00693CA1"/>
     <w:rsid w:val="00694BDB"/>
     <w:rsid w:val="00696180"/>
     <w:rsid w:val="00696A3D"/>
     <w:rsid w:val="006A09E0"/>
     <w:rsid w:val="006A4F97"/>
     <w:rsid w:val="006A5039"/>
@@ -7457,50 +24835,51 @@
     <w:rsid w:val="00731A67"/>
     <w:rsid w:val="0073252D"/>
     <w:rsid w:val="0073403B"/>
     <w:rsid w:val="00741196"/>
     <w:rsid w:val="007412BD"/>
     <w:rsid w:val="007440B4"/>
     <w:rsid w:val="007462AF"/>
     <w:rsid w:val="0075060E"/>
     <w:rsid w:val="00754F3B"/>
     <w:rsid w:val="00755FFE"/>
     <w:rsid w:val="00757CF1"/>
     <w:rsid w:val="007627F1"/>
     <w:rsid w:val="00763B59"/>
     <w:rsid w:val="00765764"/>
     <w:rsid w:val="007716BB"/>
     <w:rsid w:val="007723BC"/>
     <w:rsid w:val="007747E9"/>
     <w:rsid w:val="007764E8"/>
     <w:rsid w:val="00783A62"/>
     <w:rsid w:val="00785440"/>
     <w:rsid w:val="007857A4"/>
     <w:rsid w:val="0078758A"/>
     <w:rsid w:val="007931A9"/>
     <w:rsid w:val="0079322D"/>
     <w:rsid w:val="0079346C"/>
+    <w:rsid w:val="007949DD"/>
     <w:rsid w:val="007A18E0"/>
     <w:rsid w:val="007A252D"/>
     <w:rsid w:val="007A3168"/>
     <w:rsid w:val="007A3961"/>
     <w:rsid w:val="007B52CA"/>
     <w:rsid w:val="007B7085"/>
     <w:rsid w:val="007C0C76"/>
     <w:rsid w:val="007C485A"/>
     <w:rsid w:val="007C4E25"/>
     <w:rsid w:val="007C7BE8"/>
     <w:rsid w:val="007D09F7"/>
     <w:rsid w:val="007D2260"/>
     <w:rsid w:val="007D3AF9"/>
     <w:rsid w:val="007E14F1"/>
     <w:rsid w:val="007E5674"/>
     <w:rsid w:val="007E6C7D"/>
     <w:rsid w:val="007F361D"/>
     <w:rsid w:val="007F38D7"/>
     <w:rsid w:val="00801419"/>
     <w:rsid w:val="00804319"/>
     <w:rsid w:val="0080569E"/>
     <w:rsid w:val="00807C09"/>
     <w:rsid w:val="008105FB"/>
     <w:rsid w:val="00811247"/>
     <w:rsid w:val="00811A54"/>
@@ -7568,50 +24947,51 @@
     <w:rsid w:val="00943CA9"/>
     <w:rsid w:val="00944627"/>
     <w:rsid w:val="00946CBB"/>
     <w:rsid w:val="00952467"/>
     <w:rsid w:val="00952F7E"/>
     <w:rsid w:val="00953079"/>
     <w:rsid w:val="009579CD"/>
     <w:rsid w:val="00957F98"/>
     <w:rsid w:val="00961A35"/>
     <w:rsid w:val="009621EB"/>
     <w:rsid w:val="009674AF"/>
     <w:rsid w:val="0097036E"/>
     <w:rsid w:val="0097359F"/>
     <w:rsid w:val="009736F3"/>
     <w:rsid w:val="00973C07"/>
     <w:rsid w:val="00974677"/>
     <w:rsid w:val="00974E12"/>
     <w:rsid w:val="00975DC4"/>
     <w:rsid w:val="00976E20"/>
     <w:rsid w:val="0098042E"/>
     <w:rsid w:val="00983DB3"/>
     <w:rsid w:val="00986ABA"/>
     <w:rsid w:val="00987369"/>
     <w:rsid w:val="00987D13"/>
     <w:rsid w:val="00990B06"/>
+    <w:rsid w:val="00993080"/>
     <w:rsid w:val="00996026"/>
     <w:rsid w:val="00996FE9"/>
     <w:rsid w:val="00997529"/>
     <w:rsid w:val="009A13F6"/>
     <w:rsid w:val="009A1E3B"/>
     <w:rsid w:val="009A37C1"/>
     <w:rsid w:val="009A5F20"/>
     <w:rsid w:val="009B281B"/>
     <w:rsid w:val="009B361F"/>
     <w:rsid w:val="009B3D28"/>
     <w:rsid w:val="009B3FE7"/>
     <w:rsid w:val="009B52E6"/>
     <w:rsid w:val="009B73B4"/>
     <w:rsid w:val="009B77EA"/>
     <w:rsid w:val="009C16C8"/>
     <w:rsid w:val="009C2EE3"/>
     <w:rsid w:val="009C4558"/>
     <w:rsid w:val="009C5D2E"/>
     <w:rsid w:val="009C6D2E"/>
     <w:rsid w:val="009D450D"/>
     <w:rsid w:val="009D5DA5"/>
     <w:rsid w:val="009D6487"/>
     <w:rsid w:val="009E7051"/>
     <w:rsid w:val="009E72A4"/>
     <w:rsid w:val="009E7463"/>
@@ -7619,57 +24999,59 @@
     <w:rsid w:val="009F2A12"/>
     <w:rsid w:val="009F47A5"/>
     <w:rsid w:val="009F5C65"/>
     <w:rsid w:val="009F6EC0"/>
     <w:rsid w:val="00A01ADC"/>
     <w:rsid w:val="00A0215D"/>
     <w:rsid w:val="00A151AB"/>
     <w:rsid w:val="00A1699C"/>
     <w:rsid w:val="00A1701D"/>
     <w:rsid w:val="00A21604"/>
     <w:rsid w:val="00A2329C"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A31626"/>
     <w:rsid w:val="00A43191"/>
     <w:rsid w:val="00A45658"/>
     <w:rsid w:val="00A52715"/>
     <w:rsid w:val="00A5428C"/>
     <w:rsid w:val="00A55E0F"/>
     <w:rsid w:val="00A574AE"/>
     <w:rsid w:val="00A60FB3"/>
     <w:rsid w:val="00A65C20"/>
     <w:rsid w:val="00A66032"/>
     <w:rsid w:val="00A7041D"/>
     <w:rsid w:val="00A718E3"/>
     <w:rsid w:val="00A7301F"/>
+    <w:rsid w:val="00A740AD"/>
     <w:rsid w:val="00A76641"/>
     <w:rsid w:val="00A7665C"/>
     <w:rsid w:val="00A76EAC"/>
     <w:rsid w:val="00A77A37"/>
     <w:rsid w:val="00A8032F"/>
     <w:rsid w:val="00A81EC9"/>
     <w:rsid w:val="00A82367"/>
+    <w:rsid w:val="00A9009F"/>
     <w:rsid w:val="00A91783"/>
     <w:rsid w:val="00A94844"/>
     <w:rsid w:val="00A9633A"/>
     <w:rsid w:val="00A97C7B"/>
     <w:rsid w:val="00AA43E1"/>
     <w:rsid w:val="00AA4583"/>
     <w:rsid w:val="00AA6C5C"/>
     <w:rsid w:val="00AA7A7A"/>
     <w:rsid w:val="00AB04A6"/>
     <w:rsid w:val="00AB0E9C"/>
     <w:rsid w:val="00AB2DEA"/>
     <w:rsid w:val="00AC1FBD"/>
     <w:rsid w:val="00AC25F9"/>
     <w:rsid w:val="00AC271E"/>
     <w:rsid w:val="00AC3486"/>
     <w:rsid w:val="00AD3D35"/>
     <w:rsid w:val="00AD7561"/>
     <w:rsid w:val="00AD7F76"/>
     <w:rsid w:val="00AE0850"/>
     <w:rsid w:val="00AE09B5"/>
     <w:rsid w:val="00AE303A"/>
     <w:rsid w:val="00AE7541"/>
     <w:rsid w:val="00AF1370"/>
     <w:rsid w:val="00AF3BE9"/>
     <w:rsid w:val="00AF65C2"/>
@@ -7709,50 +25091,51 @@
     <w:rsid w:val="00B911F6"/>
     <w:rsid w:val="00B94B3D"/>
     <w:rsid w:val="00BA1840"/>
     <w:rsid w:val="00BA584D"/>
     <w:rsid w:val="00BA72A4"/>
     <w:rsid w:val="00BA76FB"/>
     <w:rsid w:val="00BA7ECC"/>
     <w:rsid w:val="00BB2FB1"/>
     <w:rsid w:val="00BB416E"/>
     <w:rsid w:val="00BB6E5C"/>
     <w:rsid w:val="00BB7F3D"/>
     <w:rsid w:val="00BC571B"/>
     <w:rsid w:val="00BC604F"/>
     <w:rsid w:val="00BC68EF"/>
     <w:rsid w:val="00BD0C19"/>
     <w:rsid w:val="00BD4EF3"/>
     <w:rsid w:val="00BD5230"/>
     <w:rsid w:val="00BD5FD7"/>
     <w:rsid w:val="00BE01AB"/>
     <w:rsid w:val="00BE0487"/>
     <w:rsid w:val="00BE08B0"/>
     <w:rsid w:val="00BE0F10"/>
     <w:rsid w:val="00BE16D3"/>
     <w:rsid w:val="00BE1940"/>
     <w:rsid w:val="00BE38F1"/>
+    <w:rsid w:val="00BF0FD9"/>
     <w:rsid w:val="00BF11C7"/>
     <w:rsid w:val="00BF36F8"/>
     <w:rsid w:val="00C03191"/>
     <w:rsid w:val="00C06F2C"/>
     <w:rsid w:val="00C12069"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C1267D"/>
     <w:rsid w:val="00C13300"/>
     <w:rsid w:val="00C17F21"/>
     <w:rsid w:val="00C22BAF"/>
     <w:rsid w:val="00C279D7"/>
     <w:rsid w:val="00C31235"/>
     <w:rsid w:val="00C36D85"/>
     <w:rsid w:val="00C36E8C"/>
     <w:rsid w:val="00C45A03"/>
     <w:rsid w:val="00C518B3"/>
     <w:rsid w:val="00C51E40"/>
     <w:rsid w:val="00C52C5A"/>
     <w:rsid w:val="00C554DC"/>
     <w:rsid w:val="00C55640"/>
     <w:rsid w:val="00C5677A"/>
     <w:rsid w:val="00C56C0F"/>
     <w:rsid w:val="00C57446"/>
     <w:rsid w:val="00C62201"/>
     <w:rsid w:val="00C622E4"/>
@@ -7840,50 +25223,51 @@
     <w:rsid w:val="00DC4A04"/>
     <w:rsid w:val="00DC4D3F"/>
     <w:rsid w:val="00DC681C"/>
     <w:rsid w:val="00DC7C3A"/>
     <w:rsid w:val="00DD3B9E"/>
     <w:rsid w:val="00DD6203"/>
     <w:rsid w:val="00DD685D"/>
     <w:rsid w:val="00DD6ED1"/>
     <w:rsid w:val="00DD79C1"/>
     <w:rsid w:val="00DE18D2"/>
     <w:rsid w:val="00DE4DC4"/>
     <w:rsid w:val="00DF15DF"/>
     <w:rsid w:val="00DF1DBF"/>
     <w:rsid w:val="00DF2D0E"/>
     <w:rsid w:val="00DF5415"/>
     <w:rsid w:val="00DF78E5"/>
     <w:rsid w:val="00DF78EB"/>
     <w:rsid w:val="00DF7F66"/>
     <w:rsid w:val="00E00EDD"/>
     <w:rsid w:val="00E11A2B"/>
     <w:rsid w:val="00E14F1C"/>
     <w:rsid w:val="00E21D2F"/>
     <w:rsid w:val="00E27EF1"/>
     <w:rsid w:val="00E3247D"/>
     <w:rsid w:val="00E326F6"/>
+    <w:rsid w:val="00E334B1"/>
     <w:rsid w:val="00E36FF5"/>
     <w:rsid w:val="00E40A2C"/>
     <w:rsid w:val="00E41073"/>
     <w:rsid w:val="00E422F1"/>
     <w:rsid w:val="00E45A45"/>
     <w:rsid w:val="00E50792"/>
     <w:rsid w:val="00E50D16"/>
     <w:rsid w:val="00E5100F"/>
     <w:rsid w:val="00E5486A"/>
     <w:rsid w:val="00E6138E"/>
     <w:rsid w:val="00E62053"/>
     <w:rsid w:val="00E6335F"/>
     <w:rsid w:val="00E67CFC"/>
     <w:rsid w:val="00E709F1"/>
     <w:rsid w:val="00E73BF4"/>
     <w:rsid w:val="00E73F17"/>
     <w:rsid w:val="00E759BA"/>
     <w:rsid w:val="00E8050C"/>
     <w:rsid w:val="00E81C0C"/>
     <w:rsid w:val="00E87814"/>
     <w:rsid w:val="00E94DC5"/>
     <w:rsid w:val="00E974C7"/>
     <w:rsid w:val="00E9776B"/>
     <w:rsid w:val="00EA167D"/>
     <w:rsid w:val="00EA59AA"/>
@@ -9355,50 +26739,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="591663986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19141/1809-2454.kerygma.v20.n1.pe2056" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9687,76 +27072,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8AA520-5372-4386-B847-46448801E8BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1812</Words>
-  <Characters>10133</Characters>
+  <Words>1810</Words>
+  <Characters>10158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>202</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>207</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11887</CharactersWithSpaces>
+  <CharactersWithSpaces>11909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UNASP-EC - Vanderlei Dorneles da Silva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>