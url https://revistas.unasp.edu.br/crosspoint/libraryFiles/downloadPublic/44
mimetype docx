--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -1,4444 +1,7004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="575031EB" w14:textId="2BB3AD14" w:rsidR="00057CCD" w:rsidRDefault="00A669D5" w:rsidP="00034DA5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B4B0978" w14:textId="1E0A65CE" w:rsidR="00692A04" w:rsidRPr="00953E03" w:rsidRDefault="00692A04" w:rsidP="00DD0ECE">
+      <w:pPr>
+        <w:pStyle w:val="TTULOARTIGO"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MODELO A SER SEGUIDO PARA </w:t>
+      </w:r>
+      <w:r w:rsidR="00470480" w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>SUBMISSÃO DE ARTIGOS/MATERIAIS/TRABALHOS À REVISTA CROSPOINT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C79DA5" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00953E03" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pStyle w:val="Subttulo"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NÃO esqueça de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deletar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953E03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> essas indicações ao inserir título, nome de autoria, etc...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F7C3AA" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pStyle w:val="Subttulo"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD33D96" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir aqui o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em corpo 14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, caixa alta, espaçamento simples, usando no máximo 120 toques, cerca de duas linhas, não usar sublinhado e usar itálico só para grafias de palavras estrangeiras. O mesmo deve ser observado para o título em inglês. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AECC36" w14:textId="77777777" w:rsidR="0073235B" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F902EB" w14:textId="500E9861" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome do(a) autor(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311A535C" w14:textId="37BAB733" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir aqui o(s) nome(s) do/do(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>autora/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>utor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a/es) em fonte (tipo) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em corpo 12, negrito. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Como primeira nota de pé de página¹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deverá se</w:t>
+      </w:r>
+      <w:r w:rsidR="008F07CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicada a titulação, nome(s) completo(s) da(s) instituição(ões) a que está(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vinculada/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vinculado(s) a/o(s) au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tora/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autor(es), como docente, pesquisador ou aluno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e endereço do Lattes</w:t>
+      </w:r>
+      <w:r w:rsidR="008F07CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Orcid</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tudo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em corpo </w:t>
+      </w:r>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B71419" w14:textId="77777777" w:rsidR="0073235B" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9DD865" w14:textId="2C8217AA" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="bookmark=id.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Doutora em Comunicação pela USP, mestra em Comunicação e Práticas de Consumo pela ESPM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coordenadora d</w:t>
+      </w:r>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o Mestrado Profissional em Comunicação do Centro Universitário Adventista de São Paulo (UNASP) e docente da mesma instituição. E</w:t>
+      </w:r>
+      <w:r w:rsidR="008F07CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0073235B" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mail: coordenação@unasp.edu.br Lattes: link de acesso ao currículo.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F07CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orcid: link de acesso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCBA118" w14:textId="77777777" w:rsidR="0073235B" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A19A597" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F261CE" w14:textId="1135EE1E" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="7998"/>
+          <w:tab w:val="left" w:pos="7998"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Neste tópico inserir</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o resumo da pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">num só parágrafo, compreendendo contextualização do tema, problema de pesquisa, objetivos, metodologia, fundamentação teórica e principais resultados e/ou contribuições da pesquisa. Fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, corpo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46897E" w14:textId="77777777" w:rsidR="0073235B" w:rsidRPr="00912055" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792CEC10" w14:textId="1CF0BB1A" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PALAVRAS-CHAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B690B63" w14:textId="395167BC" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Neste tópico,</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inserir </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as palavras-chave, em </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sequência</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na mesma linha, podendo ter um mínimo de 3 (três) e o máximo de 5 (cinco) palavras-chave, separadas por ; (ponto e vírgula). Usar fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri,</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em corpo 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, espaçamento simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E6AC42" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076B2AE9" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CORPO DO TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3559D256" w14:textId="133E2673" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="7998"/>
+          <w:tab w:val="left" w:pos="7998"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Neste tópico, inserir</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o conteúdo do artigo/trabalho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">texto pode ser dividido em tópicos, como introdução, metodologia, fundamentação teórica, análise e/ou principais resultados e/ou contribuições da pesquisa e conclusão. Fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, corpo 12, espaçamento 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E6EEBB" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23614C55" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BA2EE5" w14:textId="5B5A0A09" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="0073235B" w:rsidP="0073235B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Neste tópico, inserir</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as referências bibliográficas em fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em corpo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, espaçamento simples. As referências bibliográficas, no fim do trabalho, devem ter os dados completos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD354D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, contar com o nome e todos os sobrenomes dos(as) autores(as)</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD354D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por extenso </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e seguir as normas da ABNT 6023 para trabalhos científicos. Cada referência deve ocupar um </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e deve estar separad</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD354D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A04" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9BB595" w14:textId="77777777" w:rsidR="00692A04" w:rsidRPr="00597E91" w:rsidRDefault="00692A04" w:rsidP="00034DA5">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DBAE2F" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00245FE3" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215375CA" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00245FE3" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70505E42" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00245FE3" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB8B315" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00245FE3" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...268 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCECC84" w14:textId="77777777" w:rsidR="00470480" w:rsidRPr="00245FE3" w:rsidRDefault="00470480" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...92 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8D84FC" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00245FE3" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575031EB" w14:textId="2C920227" w:rsidR="00057CCD" w:rsidRPr="00597E91" w:rsidRDefault="00A669D5" w:rsidP="00912055">
+      <w:pPr>
+        <w:pStyle w:val="TTULOARTIGO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">TÍTULO NA </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5CA3" w:rsidRPr="00597E91">
+        <w:t>LÍNGUA ORIGINAL</w:t>
+      </w:r>
+      <w:r w:rsidR="008506D9" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> PARA O ARTIGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A8075E" w14:textId="48EA3CD5" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BF5112" w14:textId="77777777" w:rsidR="001A7B10" w:rsidRPr="00912055" w:rsidRDefault="001A7B10" w:rsidP="00912055">
+      <w:pPr>
+        <w:pStyle w:val="AUTOR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00912055">
+        <w:t>Nome do(a) autor(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F58EE6B" w14:textId="77777777" w:rsidR="001A7B10" w:rsidRPr="00597E91" w:rsidRDefault="001A7B10" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C0A32E" w14:textId="41470654" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00185442" w:rsidRPr="00597E91">
+        <w:t>O resumo deve ter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:t>, no máximo</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7B10" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">1100 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7B10" w:rsidRPr="00597E91">
+        <w:t>caracteres (120 e 145 palavras)</w:t>
+      </w:r>
+      <w:r w:rsidR="00185442" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">, em espaçamento simples. É fundamental que o texto do artigo (quando em língua estrangeira) e do </w:t>
+      </w:r>
+      <w:r w:rsidR="00185442" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00185442" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> tenham passado por revisão de falante nativo ou de tradutor especializado. Trabalhos deverão ter título, resumo e palavras-chave em português e inglês. Artigos escritos em outra língua também deverão conter esses itens no idioma do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E05AEE9" w14:textId="77777777" w:rsidR="00034DA5" w:rsidRPr="00597E91" w:rsidRDefault="00034DA5" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353491E4" w14:textId="188BA5C9" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00034DA5" w:rsidRPr="00597E91">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65B5B" w:rsidRPr="00597E91">
+        <w:t>e três a cinco</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87E5F" w:rsidRPr="00597E91">
+        <w:t>, todas divididas por ponto e vírgula</w:t>
+      </w:r>
+      <w:r w:rsidR="005923BD" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> (;)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5184C9" w14:textId="6A9E1227" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15977C16" w14:textId="41A73894" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TTULOARTIGO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">TÍTULO EM INGLÊS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFC9855" w14:textId="77777777" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72234340" w14:textId="4B13FC5B" w:rsidR="009A5CA3" w:rsidRPr="009631E5" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C5157C" w14:textId="77777777" w:rsidR="00034DA5" w:rsidRPr="00597E91" w:rsidRDefault="00034DA5" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094BF516" w14:textId="2B7A6E1B" w:rsidR="009A5CA3" w:rsidRPr="009631E5" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ED64FC" w14:textId="3F02F28E" w:rsidR="009A5CA3" w:rsidRPr="00597E91" w:rsidRDefault="009A5CA3" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BD661F" w14:textId="5C49C10A" w:rsidR="00F933FA" w:rsidRPr="00597E91" w:rsidRDefault="00F933FA" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TTULOARTIGO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>TÍTULO EM PORTUGUÊS (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC43D3" w:rsidRPr="00597E91">
+        <w:t>PARA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> ARTIGO ESCRITO EM OUTRA LÍNGUA) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650589A1" w14:textId="77777777" w:rsidR="00960B26" w:rsidRPr="00597E91" w:rsidRDefault="00960B26" w:rsidP="00F933FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710090D1" w14:textId="433BB7C3" w:rsidR="00F933FA" w:rsidRPr="009631E5" w:rsidRDefault="00F933FA" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC0A1D4" w14:textId="77777777" w:rsidR="00F933FA" w:rsidRPr="00597E91" w:rsidRDefault="00F933FA" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220D1E41" w14:textId="2DA6F49F" w:rsidR="00F933FA" w:rsidRPr="009631E5" w:rsidRDefault="00F933FA" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="RESUMO"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9C092" w14:textId="77777777" w:rsidR="00F933FA" w:rsidRPr="00597E91" w:rsidRDefault="00F933FA" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF885E" w14:textId="29CA04F0" w:rsidR="00A43E99" w:rsidRPr="00597E91" w:rsidRDefault="00A43E99" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TPICONVEL1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>1 INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE834A6" w14:textId="77777777" w:rsidR="00A43E99" w:rsidRPr="00597E91" w:rsidRDefault="00A43E99" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...181 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E744AE" w14:textId="4E12E95E" w:rsidR="00D75F5C" w:rsidRPr="009631E5" w:rsidRDefault="00C93D9B" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O corpo do texto deve estar com espaço de 1,5 entre as linhas, e fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">O </w:t>
       </w:r>
-      <w:r w:rsidR="00781109" w:rsidRPr="00D06CB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>layout</w:t>
       </w:r>
-      <w:r w:rsidR="00781109" w:rsidRPr="00C93D9B">
-[...88 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do documento enviado deve estar em A4, com margens superior e esquerda 3 cm, e margens inferior e direita em 2 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No desenvolvimento do conteúdo, a linguagem deve ser clara e objetiva; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC43D3" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>empregue o itálico apenas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em título de livros, filmes ou revistas e terminologia estrangeira. A despeito dessas ocasiões, eles devem ser utilizados com parcimônia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC0A25" w14:textId="468FA47F" w:rsidR="00016864" w:rsidRPr="00597E91" w:rsidRDefault="00016864" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
         <w:t xml:space="preserve">No geral, o artigo deve </w:t>
       </w:r>
-      <w:r w:rsidR="00D3665D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D3665D" w:rsidRPr="00597E91">
         <w:t>elaborar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00016864">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> reflexões que apresentem análises empíricas ou de caráter teórico e metodológico que contribuam para a consolidação do campo acadêmico da Comunicação. A extensão dos manuscritos deve ser de no mínimo 30 mil e, no máximo, 50 mil caracteres com espaço.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> Já nos casos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relato de experiência</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relato de produção técnica</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resenha</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entrevista</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0" w:rsidRPr="00D06CB0">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>, deve-se obedecer à seguinte recomendação: a extensão dos manuscritos deve ser entre 10 mil e 25 mil caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C03E5C" w14:textId="0D2B7763" w:rsidR="00C66320" w:rsidRPr="00912055" w:rsidRDefault="00D75F5C" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">obedecer ainda, à seguinte recomendação: </w:t>
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">O artigo precisa estar de acordo com as Normas ABNT, segundo as diretrizes informadas </w:t>
+      </w:r>
+      <w:r w:rsidR="00034DA5" w:rsidRPr="00912055">
+        <w:t xml:space="preserve">neste </w:t>
+      </w:r>
+      <w:r w:rsidR="00034DA5" w:rsidRPr="00912055">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00912055">
         <w:t xml:space="preserve">, e </w:t>
       </w:r>
-      <w:r w:rsidR="00034DA5">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00034DA5" w:rsidRPr="00912055">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75F5C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00912055">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D75F5C">
+        <w:r w:rsidRPr="00912055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Manual de publicações de artigos do Unasp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D75F5C">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00912055">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> As referências utilizadas devem vir no corpo do texto, entre parênteses, contendo autor, data e página</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93AD8">
+        <w:t>, e apenas com a primeira letra do sobrenome do(a) autor(a) em maiúscula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9211A">
+        <w:t>ilva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
         <w:t>, 2022, p. 12). Outras informações sobre a bibliografia utilizada devem ser inseridas no fi</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75F5C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00597E91">
         <w:t xml:space="preserve"> do artigo, em “</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75F5C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00597E91">
         <w:t xml:space="preserve">eferências </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75F5C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00597E91">
         <w:t>ibliográficas</w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75F5C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00597E91">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="708"/>
+      <w:r w:rsidR="00C66320" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">Citações diretas com até três linhas de extensão devem ir no corpo do texto, entre aspas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00676153" w:rsidRPr="00597E91">
+        <w:t>seguidas da referência entre parênteses, conforme o exemplo anterior. Citações com mais de três linhas de extensão devem aparecer e</w:t>
+      </w:r>
+      <w:r w:rsidR="00797C5E" w:rsidRPr="00597E91">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00676153" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> bloco, </w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">tamanho 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="00676153" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">sem aspas, espaçamento simples, separadas pelo espaço de um parágrafo antes e depois do </w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="00597E91">
+        <w:t>bloco</w:t>
+      </w:r>
+      <w:r w:rsidR="00676153" w:rsidRPr="00597E91">
+        <w:t>, com margem de 4 cm à direita</w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="00597E91">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5546" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="00912055">
+        <w:t>Veja</w:t>
+      </w:r>
+      <w:r w:rsidR="00676153" w:rsidRPr="00912055">
+        <w:t xml:space="preserve"> o exemplo abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45787167" w14:textId="38A344CD" w:rsidR="00676153" w:rsidRPr="00912055" w:rsidRDefault="00676153" w:rsidP="00676153">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...136 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9331C7" w14:textId="450E8F62" w:rsidR="00676153" w:rsidRPr="009631E5" w:rsidRDefault="00DC0A71" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CITAORECUADA"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>A vivência de uma experiência religiosa mediada pelo ambiente da mídia: esse parece ser o centro do processo de midiatização da religião. Em uma primeira definição, midiatização é a articulação entre o ambiente midiático e processo sociais [...] “Processos sociais”, em linhas gerais, são as diferentes maneiras como as pessoas interagem entre si</w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00475C5F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>artino</w:t>
+      </w:r>
+      <w:r w:rsidR="00206269" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>, 2016, p. 32-33, grifo do original).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB27BA5" w14:textId="77777777" w:rsidR="00676153" w:rsidRPr="00597E91" w:rsidRDefault="00676153" w:rsidP="00676153">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...81 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6206947F" w14:textId="1A7FDF37" w:rsidR="0042145B" w:rsidRPr="009631E5" w:rsidRDefault="00C93D9B" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Notas de rodapé devem ser </w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>inseridas na</w:t>
       </w:r>
-      <w:r w:rsidR="00967F88">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00967F88" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> parte inferior da</w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesma página, com </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>identificação</w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> contínua em números arábicos</w:t>
       </w:r>
-      <w:r w:rsidR="00967F88">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00967F88" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, justificadas, em </w:t>
+      </w:r>
+      <w:r w:rsidR="00853635" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00967F88" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00853635" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00967F88">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00967F88" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Para submissão de artigos à revista </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Crosspoint</w:t>
       </w:r>
-      <w:r w:rsidR="00967F88">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00967F88" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">las não servem para referenciar citações do texto e são utilizadas apenas para comentários, </w:t>
       </w:r>
-      <w:r w:rsidR="00403265">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00403265" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">adendos, </w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>parênteses ou acréscimo de conteúdo secundário. A utilização das notas de rodapé deve ser aplicada com parcimônia</w:t>
       </w:r>
-      <w:r w:rsidR="00034DA5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00034DA5" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>, e não podem ser extensas</w:t>
       </w:r>
-      <w:r w:rsidR="00781109">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00781109" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C66320">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00C66320" w:rsidRPr="009631E5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1885E1B7" w14:textId="45910A4A" w:rsidR="00C93D9B" w:rsidRDefault="00C66320" w:rsidP="00034DA5">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="1885E1B7" w14:textId="45910A4A" w:rsidR="00C93D9B" w:rsidRPr="00597E91" w:rsidRDefault="00C66320" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">Elas também devem ser utilizadas para informar o texto original de qualquer </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>trecho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> traduzid</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> pelo autor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4CE2" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> Ness</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>es casos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4CE2" w:rsidRPr="00597E91">
+        <w:t>, a referência entre parênteses deve conter a informação “tradução livre”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00403265" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> seguida da nota de rodapé com o texto na língua original entre aspas, em itálico,</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A6A" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> conforme o exemplo abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2850AD46" w14:textId="3A142BA0" w:rsidR="00635A6A" w:rsidRPr="00597E91" w:rsidRDefault="00635A6A" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ABA860" w14:textId="50ECE742" w:rsidR="00635A6A" w:rsidRPr="00597E91" w:rsidRDefault="00635A6A" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CITAORECUADA"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>Por convergência, refiro-me ao fluxo de conteúdos através de múltiplas plataformas de mídia, à cooperação entre múltiplos mercados midiáticos e ao comportamento migratório dos públicos dos meios de comunicação, que vão a quase qualquer parte em busca das experiências de entretenimento que desejam. Convergência é uma palavra que consegue definir transformações tecnológicas, mercadológicas, culturais e sociais, dependendo de quem está falando e do que imaginam estar falando (</w:t>
+      </w:r>
+      <w:r w:rsidR="008616FC" w:rsidRPr="00597E91">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00475C5F">
+        <w:t>enkins</w:t>
+      </w:r>
+      <w:r w:rsidR="008616FC" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0042145B" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">2007, </w:t>
+      </w:r>
+      <w:r w:rsidR="008616FC" w:rsidRPr="00597E91">
+        <w:t>p. 2-3, tradução livre</w:t>
+      </w:r>
+      <w:r w:rsidR="008616FC" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BFDE3B" w14:textId="04C6852B" w:rsidR="0042145B" w:rsidRPr="00597E91" w:rsidRDefault="0042145B" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEF6802" w14:textId="7F0F215A" w:rsidR="00F01A99" w:rsidRPr="00912055" w:rsidRDefault="00915131" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">abelas e gráficos devem ser </w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00597E91">
+        <w:t>acrescentados</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> ao corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">, de preferência de forma editável (ou seja, tendo sido produzidas diretamente no </w:t>
+      </w:r>
+      <w:r w:rsidR="0036420E">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>ord). Em caso de impossibilidade de produção dentro do programa, a inserção deve estar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> em boa quali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">dade (acima de 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>ppi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t>centralizad</w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00597E91">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t>s, com título inserido na parte superior e fonte informada na parte inferior</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2A9C" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> – fonte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2A9C" w:rsidRPr="00597E91">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A99" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">Imagens devem ser inseridas no corpo do texto, centralizadas, com título inserido na parte superior e fonte informada na parte inferior – fonte Calibri 11. No entanto, este material gráfico também deverá ser anexado à parte durante o processo de submissão, como arquivo separado, </w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2A9C" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">JPG e </w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00597E91">
+        <w:t>alta qualidade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> (acima de 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>ppi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F52" w:rsidRPr="00912055">
+        <w:t>Observe os exemplos abaixo</w:t>
+      </w:r>
+      <w:r w:rsidR="0008639E" w:rsidRPr="00912055">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EDC42F" w14:textId="77777777" w:rsidR="00D67F52" w:rsidRPr="00912055" w:rsidRDefault="00D67F52" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E38F15" w14:textId="2B5C0B17" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="001650A1" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TABELASGRGICOSIMAGENS"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC43D3">
+        <w:t xml:space="preserve">Tabela 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC43D3">
+        <w:t xml:space="preserve">Versão editável </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2834"/>
+        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="1036"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1126"/>
+        <w:gridCol w:w="1513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC43D3" w14:paraId="6A59AFDB" w14:textId="77777777" w:rsidTr="00DC43D3">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F50D24" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C06094D" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Discordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totalmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9FA60B" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Discordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB1AA04" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opinião</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D45A3B" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1496702A" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concordo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totalmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC43D3" w14:paraId="21DA74F7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="704"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBC5208" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00245FE3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245FE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Minha capacidade para transferir e aplicar conhecimento é alta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA3BED9" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00DD3851" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C638B8" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(2) 6,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7AB4A6" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(11) 35,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A712663" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(18) 58,1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC43D3" w14:paraId="59755C60" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C5E8C4" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00245FE3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245FE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Estou disposto(a) a melhorar a maneira em que levo minha prática docente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="477F9A85" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0557A8B3" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEFA057" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E6DDC2" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(3)  9,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D61F23" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(28) 90,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC43D3" w14:paraId="267DF036" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0665C6D7" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00245FE3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245FE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Tenho uma atitude positiva em relação à inovação docente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0989D22B" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0750679C" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A370B0" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4326DF70" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(6) 19,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45569AD0" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(25) 80,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC43D3" w14:paraId="6FF6A562" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48750881" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>motivação</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aprender</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD4223E" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01327527" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C4F75E" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(0) 0,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A528C58" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(3)  9,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDEDDFA" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC43D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(28) 90,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13F8FBFE" w14:textId="798AD848" w:rsidR="00D67F52" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="IDENTIFICAODEFONTE"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC43D3">
+        <w:t>Fonte: K</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86741">
+        <w:t>itagawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC43D3">
+        <w:t>, 2021, p. 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B4AB8E" w14:textId="2E262274" w:rsidR="0008639E" w:rsidRDefault="0008639E" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C932E6A" w14:textId="370AD457" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TABELASGRGICOSIMAGENS"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>trecho</w:t>
+        <w:t>Gráfico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC43D3">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Versão não editável </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7487108F" w14:textId="2C97F976" w:rsidR="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...63 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D49DB9D" wp14:editId="078310B9">
+            <wp:extent cx="5760085" cy="1372235"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="190989428" name="Imagem 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="190989428" name="Imagem 190989428"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760085" cy="1372235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF82E14" w14:textId="0A3B241F" w:rsidR="00DC43D3" w:rsidRPr="00245FE3" w:rsidRDefault="00DC43D3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="IDENTIFICAODEFONTE"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte: K</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86741">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>itagawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 2021, p. 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE4CF9D" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:ind w:left="2268"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6874BB41" w14:textId="77777777" w:rsidR="009631E5" w:rsidRDefault="009631E5" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...57 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F97935" w14:textId="77777777" w:rsidR="009631E5" w:rsidRPr="00245FE3" w:rsidRDefault="009631E5" w:rsidP="00635A6A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...196 lines deleted...]
-        <w:keepNext/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A073D99" w14:textId="2FD87DD3" w:rsidR="008A7533" w:rsidRPr="00245FE3" w:rsidRDefault="008A7533" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TABELASGRGICOSIMAGENS"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245FE3">
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD45B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00245FE3">
+        <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CD45B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A46C2E" w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD45B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00245FE3">
+        <w:t>: Sequência de quadros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08049B01" w14:textId="565F1C51" w:rsidR="0008639E" w:rsidRPr="00CD45B8" w:rsidRDefault="008A7533" w:rsidP="008A7533">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...98 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD45B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75F03032" wp14:editId="41438556">
             <wp:extent cx="3998458" cy="2946400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
             <wp:docPr id="2" name="Imagem 2" descr="Papo com André Kitagawa, autor de Risca Faca: “Meus personagens são todos alienígenas tentando se virar num ambiente inóspito”"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Papo com André Kitagawa, autor de Risca Faca: “Meus personagens são todos alienígenas tentando se virar num ambiente inóspito”"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4004377" cy="2950761"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CE34BB" w14:textId="69F25A41" w:rsidR="008A7533" w:rsidRPr="008A7533" w:rsidRDefault="008A7533" w:rsidP="008A7533">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="19CE34BB" w14:textId="7602BDEB" w:rsidR="008A7533" w:rsidRPr="00245FE3" w:rsidRDefault="008A7533" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="IDENTIFICAODEFONTE"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte: K</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12A2C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>itagawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 2021, p. 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CB1644" w14:textId="77777777" w:rsidR="00EE2A9C" w:rsidRDefault="00EE2A9C" w:rsidP="00034DA5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D3C5E6" w14:textId="0C778071" w:rsidR="00540612" w:rsidRPr="00DC43D3" w:rsidRDefault="00540612" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TPICONVEL1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 TÍTULO DE TÓPICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E68755" w14:textId="551CA913" w:rsidR="002558FB" w:rsidRPr="009631E5" w:rsidRDefault="009A5CA3" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">Os </w:t>
+      </w:r>
+      <w:r w:rsidR="00540612" w:rsidRPr="009631E5">
+        <w:t>títulos de tópicos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> do artigo devem aparecer em negrito,</w:t>
+      </w:r>
+      <w:r w:rsidR="00540612" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> caixa alta,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A69F0" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00540612" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="006A69F0" w:rsidRPr="009631E5">
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A69F0" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">alinhados à esquerda da página (Ctrl + Q). </w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">Aconselha-se que não ultrapassem uma linha. Todos </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:t>precisam</w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:t>identificados</w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> em números arábicos (1, 2, 3 etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00540612" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve">, sem ponto entre numeração texto, </w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t>e devem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> obrigatoriamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="009631E5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002558FB" w:rsidRPr="009631E5">
+        <w:t xml:space="preserve"> realizar distinção entre seus níveis e subníveis, como, por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0866FDEA" w14:textId="77777777" w:rsidR="00F12137" w:rsidRDefault="00F12137" w:rsidP="00540612">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B14CA8F" w14:textId="600E4AC9" w:rsidR="002558FB" w:rsidRDefault="00540612" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="PRIMEIROSUBNVEL"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.1 PRIMEIRO SUBNÍVEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8A08DD" w14:textId="1B0ED195" w:rsidR="00540612" w:rsidRDefault="00540612" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="SEGUNDOSUBNVEL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00540612">
+        <w:t>2.1.1 Segundo subnível</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC04628" w14:textId="561972B6" w:rsidR="00540612" w:rsidRPr="00540612" w:rsidRDefault="00540612" w:rsidP="009631E5">
+      <w:pPr>
+        <w:pStyle w:val="TERCEIROSUBNVEL"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00540612">
+        <w:t>2.1.1.1 Terceiro subnível</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE19EE0" w14:textId="77777777" w:rsidR="00540612" w:rsidRPr="00245FE3" w:rsidRDefault="00540612" w:rsidP="0070643C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...122 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D2A796" w14:textId="0D24EA65" w:rsidR="009A5CA3" w:rsidRPr="00245FE3" w:rsidRDefault="00540612" w:rsidP="006704BA">
+      <w:pPr>
+        <w:pStyle w:val="TPICONVEL1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245FE3">
+        <w:t>3 REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D94D146" w14:textId="294DBA65" w:rsidR="0070643C" w:rsidRPr="00597E91" w:rsidRDefault="0070643C" w:rsidP="006704BA">
+      <w:pPr>
+        <w:pStyle w:val="CORPODOTEXTO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>As referências bibliográficas contemplam apenas as obras citadas no corpo do texto. Elas devem ser inseridas no fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em ordem alfabética, </w:t>
+      </w:r>
+      <w:r w:rsidR="00296449" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espaçamento simples, com o espaço de um parágrafo entre as referências. A depender do tipo do material, ele deverá </w:t>
+      </w:r>
+      <w:r w:rsidR="007274D0" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seguir as normas específicas para cada tipo de bibliografia, de acordo com as normas da ABNT </w:t>
+      </w:r>
+      <w:r w:rsidR="007274D0" w:rsidRPr="00912055">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">apenas com a primeira letra da frase </w:t>
-[...301 lines deleted...]
-        <w:r w:rsidR="007274D0" w:rsidRPr="00D75F5C">
+        <w:t xml:space="preserve">e com </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="007274D0" w:rsidRPr="00912055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Manual de publicações de artigos do Unasp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007274D0" w:rsidRPr="00331156">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007274D0" w:rsidRPr="00912055">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007274D0" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00331156" w:rsidRPr="00597E91">
+        <w:t xml:space="preserve">URLs para as referências devem ser informadas quando possível. A informação do endereço DOI para os artigos científicos é obrigatória; os que não possuem a identificação devem ser citados com um </w:t>
+      </w:r>
+      <w:r w:rsidR="00331156" w:rsidRPr="00597E91">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>link</w:t>
       </w:r>
-      <w:r w:rsidR="00331156" w:rsidRPr="00331156">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00331156" w:rsidRPr="00597E91">
         <w:t xml:space="preserve"> em referência à fonte </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CB0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D06CB0" w:rsidRPr="00597E91">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00331156" w:rsidRPr="00331156">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00331156" w:rsidRPr="00597E91">
         <w:t>com data de acesso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E52D1A7" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00296449">
+    <w:p w14:paraId="1E52D1A7" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00296449">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3FC2AC47" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC2AC47" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Para livros:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A58046C" w14:textId="1B04A40A" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>prenome</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por extenso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do(s) autor(res). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F68">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>: Subtítulo. Local: Editora, ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAE7AE7" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+    <w:p w14:paraId="19F10110" w14:textId="77777777" w:rsidR="00540612" w:rsidRPr="00597E91" w:rsidRDefault="00540612" w:rsidP="00540612">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAE7AE7" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADB752" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00114979" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+    <w:p w14:paraId="79ADB752" w14:textId="62E5AE3A" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F68">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>MARTINO, L</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uís </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>auro Sá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Mídia, religião e sociedade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F68">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: Das palavras às redes digitais. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00114979">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>São Paulo: Paulus, 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185EC8F7" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00114979" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+    <w:p w14:paraId="3B82610D" w14:textId="77777777" w:rsidR="00540612" w:rsidRPr="00597E91" w:rsidRDefault="00540612" w:rsidP="00540612">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114979">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="185EC8F7" w14:textId="4F003958" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">JENKINS, H. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>JENKINS, H</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>enry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Convergence Culture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114979">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>: Where Old and New Media Collide. 2. ed. New York: New York University Press, 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07506F18" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00114979" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+    <w:p w14:paraId="07506F18" w14:textId="56A4C028" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00540612">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114979">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="33C2AA82" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00742960" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00742960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>capítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00742960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00742960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>livro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00742960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E141F4F" w14:textId="1E41AB44" w:rsidR="00DA7F68" w:rsidRPr="00912055" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>prenome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por extenso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do(s) autor(es). Título: Subtítulo. In: SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>prenome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por extenso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do(s) organizador(es) ou editor(es). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: Subtítulo. Cidade: editora, ano, páginas do capítulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7071DE39" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00912055" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7501EA9E" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00912055" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="33C2AA82" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00114979" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6592B631" w14:textId="09B673AC" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>LEMOS, L</w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>uiz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. Comunicação na cibercultura: O mundo feminino no social games. In: GONÇALVES, E</w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>merson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Estudos de Comunicação e Linguagem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: Múltiplas experiências. São Caetano do Sul: Virgo, 2011, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00630022" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. 151-168.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBB189B" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48646D50" w14:textId="1847D638" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>RAMOS, P</w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>aulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.; FIGUEIRA, D</w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>iego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Graphic Novel, narrativa gráfica, novela gráfica ou romance gráfico? Terminologias distintas para um mesmo rótulo. In: RAMOS, P.; VERGUEIRO, W.; FIGUEIRA, D. (Orgs.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Quadrinhos e Literatura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: diálogos possíveis. São Paulo: Criativo, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC26509" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAAF557" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Para artigos científicos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C92FA1A" w14:textId="3BB01377" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="00002C51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>prenome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do(s) autor(es). Título: subtítulo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome da revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, volume, número, páginas do artigo, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3A8499" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9175B5" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4E141F4F" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505D9EC8" w14:textId="4F76AA71" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>MCCOMBS, M</w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>axwell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>; SHAW, D</w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>onald</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Agenda-Setting Function of Mass Media. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7501EA9E" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opinion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Quarterly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, v. 36, n. 2, p. 176-187, 1972.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2DEBD4" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A14C94" w14:textId="69B55E5B" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>HOHLFELDT, A</w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ntonio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Os estudos sobre a hipótese do agendamento. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Famecos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, n. 7, p. 42-51, 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71038F26" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3097864A" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Para teses, dissertações ou monografias:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4007847F" w14:textId="6C2258C9" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prenome por extenso </w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5" w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>do(s) autor(es).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="48646D50" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: Subtítulo. Número de páginas. Tipo de trabalho (grau e área). Unidade de ensino, instituição, local, ano.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E30483" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B72DE24" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C0FB66" w14:textId="69101153" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EHREMBERG, K</w:t>
+      </w:r>
+      <w:r w:rsidR="00001CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00001CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>aldas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4FC26509" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Comunicação mercadológica em celulares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Um panorama do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>mobile marketing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. 124f. Dissertação (Mestrado em Comunicação Social), Programa de Pós-Graduação em Comunicação Social, Universidade Metodista de São Paulo, São Bernardo do Campo, 2011. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC0B309" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6FAAF557" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06793653" w14:textId="53533AEE" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>QUEIROZ, T</w:t>
+      </w:r>
+      <w:r w:rsidR="00001CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00307BA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ugusto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0C92FA1A" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00DA7F68" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Máquina como outro comunicativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: Crítica da concepção cibernética à luz da fenomenologia de Heidegger. 182f. Tese (Doutorado em Ciências), Escola de Comunicação e Artes, Universidade de São Paulo, São Paulo, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7325BF74" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2EBE69" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7D9175B5" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00114979" w:rsidRDefault="00DA7F68" w:rsidP="00DA7F68">
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Anais de eventos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4B80B6" w14:textId="7684E91F" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="007151A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prenome por extenso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do(s) autor(es). Título do trabalho apresentado. In: Nome do evento, Numeração do evento (se houver), Ano, local de realização. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Título do documento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (anais, atas etc.). Local: editora, data de publicação, página inicial e final da parte referenciada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BC7FCA" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7195934A" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Exemplo</w:t>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12408189" w14:textId="414AD1EE" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>SOUSA, M</w:t>
+      </w:r>
+      <w:r w:rsidR="007151A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>arco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="007151A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>úlio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Rezando pelo Smartphone: reconfiguração de práticas religiosas em grupo de orações pelo WhatsApp. In: XXVII Encontro Anual da Compós, 2018, Belo Horizonte, MG. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Anais do 27º Encontro Anual da Compós</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. Belo Horizonte: Galoá, 2018, p. 1-21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A140DC9" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB61DCA" w14:textId="347F5D21" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>CUNHA, M</w:t>
+      </w:r>
+      <w:r w:rsidR="007151A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>agali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do N</w:t>
+      </w:r>
+      <w:r w:rsidR="007151A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ascimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Religiões, midiatização e política: o caso dos evangélicos brasileiros. 42º Congresso Brasileiro de Estudos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Interdiciplinares</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00114979">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Comunicação, 2019, Belém, PA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anais do 42º Congresso Brasileiro de Estudos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Interdiciplinares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Comunicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. Belém: Intercom, 2019, p. 1-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76090D57" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00597E91" w:rsidRDefault="00DA7F68" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056AA5AB" w14:textId="4572CCAE" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Matérias/reportagens em periódicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D64D07B" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PARA TEXTOS DE JORNALISTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F1C362" w14:textId="65E16802" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9EE2B6" w14:textId="7ED79672" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PAULA, N</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ádia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desemprego de 7,1% no ano de 2000. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jornal do Brasil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Rio de Janeiro, 26 jan. 2001. Economia, p. 12-13. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C4CC3" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC9BD36" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CHAIB, J. Ao lado do rei da Jordânia, Trump volta a ameaçar Hamas e reafirma que tomará Gaza. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Folha de S. Paulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, São Paulo, 11 fev. 2025. Disponível em: https://www1.folha.uol.com.br/mundo/2025/02/ao-lado-do-rei-da-jordania-trump-ameaca-hamascom-fim-de-cessar-fogo-e-repete-que-tomara-gaza.shtml. Acesso em 11 fev. 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6CC1DE" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0356483B" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PARA ENTREVISTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B13DB12" w14:textId="067125BB" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, PRENOME </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>por extenso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do entrevistado. Título: subtítulo (se houver) da entrevista ou depoimento [data da publicação do documento entre colchetes]. Local de publicação: nome do documento. Tipo do texto jornalístico (Matéria, reportagem, entrevista concedida a fulano de tal.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D98B7E1" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328D6D48" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201DA619" w14:textId="2FB39E68" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>SILVA, A. A. Mulheres no ataque: depoimento. [9 de junho, 1996]. São Paulo:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Revista da Folha de São Paulo. Entrevista concedida a Cristiana Couto.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C79DC6F" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BF41D3" w14:textId="7202F5C4" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para filmes, documentários, vídeos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58477696" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FILMES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA99E44" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489D3FAB" w14:textId="53D3EBD1" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CENTRAL do Brasil. Direção: Walter Salles. Produção: Martire de Clermont-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tonnerre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Arthur Cohn. Rio de Janeiro: MACT Productions, 1998. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A06188" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACA7326" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>QUANDO O ACESSO FOI ONLINE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743C859B" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Primeira palavra do filme totalmente em Maiúsculas, o resto do nome em minúscula. Identificação da direção e produção. Cidade da produção. Ano da produção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00764223" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3007ADAC" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B0635A" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUOUSQUE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eadem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>portrait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Direção e produção: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tzuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu. Nova York: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tzuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu, 2012. Disponível em: &lt;http://tzuanwu.net/Quousque-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>eadem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-a-self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>portrait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>&gt;. Acesso em 10 de dezembro de 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E058C6" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C3C5B1" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>VIDEOS NA INTERNET</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132EC073" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Primeira palavra do título do vídeo em MAIÚSCULAS. Responsável pelo vídeo.  Ano, duração, sonoro, colorido, endereço e data de acesso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A217F92" w14:textId="1EE86D38" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4469CC20" w14:textId="180C225D" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7683EC0B" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMO fazer as Referências dos Estudos Científicos. Produção de Bárbara Regina Lopes Costa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017, 12 min, son., color. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Disponível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em: &lt;https://www.youtube.com/watch?v=cTlA1j9RjPE&gt;. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acesso em: 28 dez. 2017.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6313798D" w14:textId="69FF13B5" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Para pesquisas de órgãos governamentais e leis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9C55BA" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7139796E" w14:textId="44F47296" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exemplos:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F68">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="507F7E1A" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IBGE – Instituto Brasileiro de Geografia e Estatística. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Censo Brasileiro de 2010.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rio de Janeiro: IBGE, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461578FF" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CFA867" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATAFOLHA. A Família Brasileira. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Instituto de Pesquisa Datafolha.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opinião Pública, dossiês. São Paulo, fev. de 1998. Disponível em: &lt;datafolha.folha.uol.com&gt;. Acesso em 10 de dezembro de 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797C421E" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F017CC6" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Código Civil.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 ed. São Paulo: Saraiva, 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671C85C7" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4518EE" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>BRASIL. Ministério da Administração Federal e da Reforma do Estado. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="76090D57" w14:textId="77777777" w:rsidR="00DA7F68" w:rsidRPr="00331156" w:rsidRDefault="00DA7F68" w:rsidP="00296449">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Plano diretor da reforma do aparelho do Estado. Brasília</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, DF, 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DA430C" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4ADC00" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ANTEPROJETO de lei. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Estudos e Debates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597E91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Brasília, DF, n. 13, p. 51-60, jan. 1987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32933F35" w14:textId="77777777" w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidRDefault="00583D0C" w:rsidP="00583D0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00583D0C" w:rsidRPr="00597E91" w:rsidSect="00E177DD">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54087313" w14:textId="77777777" w:rsidR="003A051E" w:rsidRDefault="003A051E" w:rsidP="008616FC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59AFC011" w14:textId="77777777" w:rsidR="007643D0" w:rsidRDefault="007643D0" w:rsidP="008616FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E91326" w14:textId="77777777" w:rsidR="003A051E" w:rsidRDefault="003A051E" w:rsidP="008616FC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="239E639A" w14:textId="77777777" w:rsidR="007643D0" w:rsidRDefault="007643D0" w:rsidP="008616FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...25 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71584839" w14:textId="77777777" w:rsidR="003A051E" w:rsidRDefault="003A051E" w:rsidP="008616FC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="33D1DBB7" w14:textId="77777777" w:rsidR="007643D0" w:rsidRDefault="007643D0" w:rsidP="008616FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06EC127F" w14:textId="77777777" w:rsidR="003A051E" w:rsidRDefault="003A051E" w:rsidP="008616FC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="76396078" w14:textId="77777777" w:rsidR="007643D0" w:rsidRDefault="007643D0" w:rsidP="008616FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7FCD1D0A" w14:textId="723D9B1D" w:rsidR="00960B26" w:rsidRDefault="00960B26">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textodenotaderodap"/>
+    <w:p w14:paraId="2395DCFB" w14:textId="4C79ACBE" w:rsidR="001A7B10" w:rsidRPr="00245FE3" w:rsidRDefault="001A7B10" w:rsidP="006704BA">
+      <w:pPr>
+        <w:pStyle w:val="NOTASDERODAP"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43E99" w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Identificação do autor, conforme explicitado na primeira página deste template.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245FE3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1F913E41" w14:textId="432F0FB6" w:rsidR="00057CCD" w:rsidRPr="00B26305" w:rsidRDefault="00057CCD" w:rsidP="008616FC">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1F913E41" w14:textId="432F0FB6" w:rsidR="00057CCD" w:rsidRPr="00B26305" w:rsidRDefault="00057CCD" w:rsidP="006704BA">
+      <w:pPr>
+        <w:pStyle w:val="NOTASDERODAP"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967F88">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B26305">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...37 lines deleted...]
-        <w:t>.”</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853635">
+        <w:t>“By convergence, I mean the flow of content across multiple media platforms, the cooperation between multiple media industries, and the migratory behavior of media audiences who will go almost anywhere in Search of the kinds of entertainment experiences They want. Convergence is a word that manages to describe technological, industrial, cultural, and social changes depending on who’s speaking and what They think They are talking about.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00B66E03" w14:textId="1CA560EF" w:rsidR="00CD45B8" w:rsidRDefault="001A7B10" w:rsidP="00912055">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57552751" wp14:editId="47E2D120">
+          <wp:extent cx="1860549" cy="420839"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="394953101" name="Imagem 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="394953101" name="Imagem 394953101"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="17051" b="50959"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1860549" cy="420839"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00692A04">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00912055">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="00692A04">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidR="00912055">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23DEF75C" wp14:editId="2238C729">
+          <wp:extent cx="3019204" cy="358471"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:docPr id="636996773" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="636996773" name="Imagem 636996773"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3019204" cy="358471"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1EB82B64" w14:textId="77777777" w:rsidR="00470480" w:rsidRDefault="00470480" w:rsidP="00CD45B8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B35B46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93FE097E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
@@ -4549,50 +7109,139 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C024B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F84FF70"/>
+    <w:lvl w:ilvl="0" w:tplc="0E38CD04">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19394293"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92A446F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4697,51 +7346,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418B34C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46CEAB84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="282"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="282"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="282"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AE272A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917854BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4810,51 +7608,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59850863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F10C2244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4959,51 +7757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660D54A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D72E82A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5108,228 +7906,658 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E5F0109"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3880096"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70722593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6EF2D468"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E949E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="033EC406"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1675379429">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="638538186">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="434405186">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="434405186">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="276260683">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="873007420">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="682629121">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1791901206">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1946498246">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="110436809">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2028286676">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A5CA3"/>
+    <w:rsid w:val="00001CB4"/>
+    <w:rsid w:val="00002C51"/>
     <w:rsid w:val="00016864"/>
     <w:rsid w:val="00034DA5"/>
     <w:rsid w:val="00057CCD"/>
     <w:rsid w:val="00082795"/>
     <w:rsid w:val="0008639E"/>
     <w:rsid w:val="000B0348"/>
     <w:rsid w:val="00103205"/>
     <w:rsid w:val="00114979"/>
     <w:rsid w:val="00126F36"/>
+    <w:rsid w:val="00130DF4"/>
+    <w:rsid w:val="0013697B"/>
+    <w:rsid w:val="001650A1"/>
     <w:rsid w:val="00185442"/>
     <w:rsid w:val="001873D4"/>
+    <w:rsid w:val="00193CE9"/>
+    <w:rsid w:val="001A7B10"/>
     <w:rsid w:val="001B24B7"/>
+    <w:rsid w:val="001D5A6D"/>
     <w:rsid w:val="00206269"/>
     <w:rsid w:val="00244545"/>
+    <w:rsid w:val="00245FE3"/>
     <w:rsid w:val="002558FB"/>
     <w:rsid w:val="002910D2"/>
     <w:rsid w:val="00296449"/>
     <w:rsid w:val="002A124E"/>
     <w:rsid w:val="002C42D2"/>
     <w:rsid w:val="002C57F8"/>
+    <w:rsid w:val="00307BA5"/>
     <w:rsid w:val="00331156"/>
+    <w:rsid w:val="003358E2"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356A96"/>
+    <w:rsid w:val="0036420E"/>
     <w:rsid w:val="003A051E"/>
     <w:rsid w:val="003B448F"/>
+    <w:rsid w:val="003C4005"/>
     <w:rsid w:val="003F05E5"/>
     <w:rsid w:val="00403265"/>
     <w:rsid w:val="0042145B"/>
     <w:rsid w:val="004262F2"/>
     <w:rsid w:val="00463C8E"/>
+    <w:rsid w:val="00470480"/>
     <w:rsid w:val="00470B50"/>
+    <w:rsid w:val="00475C5F"/>
     <w:rsid w:val="0048358D"/>
     <w:rsid w:val="00484B4A"/>
+    <w:rsid w:val="00495D2F"/>
+    <w:rsid w:val="004F0960"/>
     <w:rsid w:val="005173BD"/>
     <w:rsid w:val="00521E73"/>
+    <w:rsid w:val="00540612"/>
     <w:rsid w:val="00541D02"/>
     <w:rsid w:val="00577369"/>
+    <w:rsid w:val="00583D0C"/>
     <w:rsid w:val="0058741C"/>
     <w:rsid w:val="005923BD"/>
     <w:rsid w:val="00597ABB"/>
+    <w:rsid w:val="00597E91"/>
     <w:rsid w:val="00630022"/>
     <w:rsid w:val="00635A6A"/>
     <w:rsid w:val="00644BCB"/>
     <w:rsid w:val="00646AAE"/>
+    <w:rsid w:val="006704BA"/>
     <w:rsid w:val="00674274"/>
     <w:rsid w:val="00676153"/>
+    <w:rsid w:val="00692A04"/>
     <w:rsid w:val="006A69F0"/>
     <w:rsid w:val="006C7666"/>
     <w:rsid w:val="006D0DA8"/>
     <w:rsid w:val="00703DA6"/>
     <w:rsid w:val="0070643C"/>
+    <w:rsid w:val="007151A5"/>
     <w:rsid w:val="007274D0"/>
+    <w:rsid w:val="0073235B"/>
+    <w:rsid w:val="00742960"/>
     <w:rsid w:val="007533DA"/>
+    <w:rsid w:val="007643D0"/>
     <w:rsid w:val="00781109"/>
     <w:rsid w:val="00797C5E"/>
+    <w:rsid w:val="007B2830"/>
     <w:rsid w:val="007C18E1"/>
     <w:rsid w:val="007E6DE9"/>
     <w:rsid w:val="00802654"/>
     <w:rsid w:val="00805002"/>
+    <w:rsid w:val="0082692F"/>
     <w:rsid w:val="008506D9"/>
+    <w:rsid w:val="00853635"/>
     <w:rsid w:val="008616FC"/>
     <w:rsid w:val="008A7533"/>
     <w:rsid w:val="008B78A5"/>
     <w:rsid w:val="008D1EE9"/>
+    <w:rsid w:val="008E06F3"/>
+    <w:rsid w:val="008F07CF"/>
     <w:rsid w:val="00901AA1"/>
+    <w:rsid w:val="00912055"/>
+    <w:rsid w:val="00915131"/>
+    <w:rsid w:val="00953E03"/>
     <w:rsid w:val="00960B26"/>
+    <w:rsid w:val="009631E5"/>
     <w:rsid w:val="00967F88"/>
     <w:rsid w:val="009731DC"/>
     <w:rsid w:val="00981CAB"/>
     <w:rsid w:val="009A5CA3"/>
     <w:rsid w:val="009D2C16"/>
     <w:rsid w:val="009F5EF3"/>
+    <w:rsid w:val="00A43E99"/>
+    <w:rsid w:val="00A46C2E"/>
     <w:rsid w:val="00A669D5"/>
     <w:rsid w:val="00A77096"/>
+    <w:rsid w:val="00A86741"/>
     <w:rsid w:val="00AC1D26"/>
     <w:rsid w:val="00AF5C16"/>
     <w:rsid w:val="00B04AEE"/>
     <w:rsid w:val="00B123F4"/>
+    <w:rsid w:val="00B150D2"/>
     <w:rsid w:val="00B26305"/>
     <w:rsid w:val="00B353DB"/>
     <w:rsid w:val="00B5652C"/>
     <w:rsid w:val="00B65B5B"/>
+    <w:rsid w:val="00B67A16"/>
     <w:rsid w:val="00B856B5"/>
     <w:rsid w:val="00BA4277"/>
+    <w:rsid w:val="00BE44AF"/>
     <w:rsid w:val="00BF23D8"/>
+    <w:rsid w:val="00C12A2C"/>
     <w:rsid w:val="00C66320"/>
     <w:rsid w:val="00C77244"/>
     <w:rsid w:val="00C83C52"/>
     <w:rsid w:val="00C87E5F"/>
+    <w:rsid w:val="00C93AD8"/>
     <w:rsid w:val="00C93D9B"/>
+    <w:rsid w:val="00CD45B8"/>
+    <w:rsid w:val="00CD57EC"/>
     <w:rsid w:val="00D06CB0"/>
     <w:rsid w:val="00D3665D"/>
     <w:rsid w:val="00D570F5"/>
+    <w:rsid w:val="00D67F52"/>
     <w:rsid w:val="00D75F5C"/>
     <w:rsid w:val="00D943D3"/>
     <w:rsid w:val="00DA7F68"/>
     <w:rsid w:val="00DC0A71"/>
+    <w:rsid w:val="00DC43D3"/>
     <w:rsid w:val="00DC4CE2"/>
     <w:rsid w:val="00DC5546"/>
+    <w:rsid w:val="00DD0ECE"/>
+    <w:rsid w:val="00DD354D"/>
     <w:rsid w:val="00E14C4F"/>
     <w:rsid w:val="00E177DD"/>
     <w:rsid w:val="00E5077F"/>
     <w:rsid w:val="00E57550"/>
     <w:rsid w:val="00E65497"/>
     <w:rsid w:val="00E74E7D"/>
+    <w:rsid w:val="00E85264"/>
     <w:rsid w:val="00EA18D2"/>
     <w:rsid w:val="00EC687E"/>
     <w:rsid w:val="00EE2A9C"/>
+    <w:rsid w:val="00F00794"/>
     <w:rsid w:val="00F01A99"/>
     <w:rsid w:val="00F05396"/>
     <w:rsid w:val="00F12137"/>
+    <w:rsid w:val="00F2529B"/>
     <w:rsid w:val="00F2579E"/>
     <w:rsid w:val="00F430AD"/>
+    <w:rsid w:val="00F9211A"/>
     <w:rsid w:val="00F933FA"/>
     <w:rsid w:val="00F95D4B"/>
     <w:rsid w:val="00FA5355"/>
+    <w:rsid w:val="00FD1C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6EBEB497"/>
   <w15:docId w15:val="{3D685749-E556-4F31-98F5-5D7DD5CB7C84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5693,250 +8921,315 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00DC43D3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00692A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002558FB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D75F5C"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D75F5C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008616FC"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008616FC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008616FC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A7533"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0070643C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0070643C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B26305"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B26305"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B26305"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B26305"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B26305"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B26305"/>
@@ -5995,123 +9288,607 @@
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D06CB0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D570F5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D570F5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D570F5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D570F5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00692A04"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00692A04"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00692A04"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TTULOARTIGO">
+    <w:name w:val="TÍTULO ARTIGO"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TTULOARTIGOChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TTULOARTIGOChar">
+    <w:name w:val="TÍTULO ARTIGO Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TTULOARTIGO"/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AUTOR">
+    <w:name w:val="AUTOR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AUTORChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:ind w:left="3540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AUTORChar">
+    <w:name w:val="AUTOR Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="AUTOR"/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseSutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00912055"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RESUMO">
+    <w:name w:val="RESUMO"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RESUMOChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RESUMOChar">
+    <w:name w:val="RESUMO Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="RESUMO"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TPICONVEL1">
+    <w:name w:val="TÓPICO NÍVEL 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TPICONVEL1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TPICONVEL1Char">
+    <w:name w:val="TÓPICO NÍVEL 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TPICONVEL1"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CORPODOTEXTO">
+    <w:name w:val="CORPO DO TEXTO"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CORPODOTEXTOChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="708"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CORPODOTEXTOChar">
+    <w:name w:val="CORPO DO TEXTO Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CORPODOTEXTO"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CITAORECUADA">
+    <w:name w:val="CITAÇÃO RECUADA"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CITAORECUADAChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:ind w:left="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CITAORECUADAChar">
+    <w:name w:val="CITAÇÃO RECUADA Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CITAORECUADA"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TABELASGRGICOSIMAGENS">
+    <w:name w:val="TABELAS GRÁGICOS IMAGENS"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TABELASGRGICOSIMAGENSChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TABELASGRGICOSIMAGENSChar">
+    <w:name w:val="TABELAS GRÁGICOS IMAGENS Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TABELASGRGICOSIMAGENS"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IDENTIFICAODEFONTE">
+    <w:name w:val="IDENTIFICAÇÃO DE FONTE"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IDENTIFICAODEFONTEChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IDENTIFICAODEFONTEChar">
+    <w:name w:val="IDENTIFICAÇÃO DE FONTE Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="IDENTIFICAODEFONTE"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PRIMEIROSUBNVEL">
+    <w:name w:val="PRIMEIRO SUBNÍVEL"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PRIMEIROSUBNVELChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PRIMEIROSUBNVELChar">
+    <w:name w:val="PRIMEIRO SUBNÍVEL Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PRIMEIROSUBNVEL"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SEGUNDOSUBNVEL">
+    <w:name w:val="SEGUNDO SUBNÍVEL"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SEGUNDOSUBNVELChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SEGUNDOSUBNVELChar">
+    <w:name w:val="SEGUNDO SUBNÍVEL Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="SEGUNDOSUBNVEL"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TERCEIROSUBNVEL">
+    <w:name w:val="TERCEIRO SUBNÍVEL"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TERCEIROSUBNVELChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009631E5"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TERCEIROSUBNVELChar">
+    <w:name w:val="TERCEIRO SUBNÍVEL Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TERCEIROSUBNVEL"/>
+    <w:rsid w:val="009631E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NOTASDERODAP">
+    <w:name w:val="NOTAS DE RODAPÉ"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:link w:val="NOTASDERODAPChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006704BA"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NOTASDERODAPChar">
+    <w:name w:val="NOTAS DE RODAPÉ Char"/>
+    <w:basedOn w:val="TextodenotaderodapChar"/>
+    <w:link w:val="NOTASDERODAP"/>
+    <w:rsid w:val="006704BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="286934737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1804539206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.unaspress.com.br/ebook/manual-de-artigo-cientifico/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.unaspress.com.br/ebook/manual-de-artigo-cientifico/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.unaspress.com.br/ebook/manual-de-artigo-cientifico/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.unaspress.com.br/ebook/manual-de-artigo-cientifico/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6385,70 +10162,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FA74BF2-DB45-422C-B292-615C630AA4B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7728</Characters>
+  <Pages>8</Pages>
+  <Words>2337</Words>
+  <Characters>12623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9106</CharactersWithSpaces>
+  <CharactersWithSpaces>14931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UNASP - Felipe Silva Carmo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>