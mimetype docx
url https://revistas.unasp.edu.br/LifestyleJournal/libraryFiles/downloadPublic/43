--- v0 (2026-02-20)
+++ v1 (2026-08-02)
@@ -1,207 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2ADF3EC0" w14:textId="77777777" w:rsidR="00BD1A9D" w:rsidRDefault="00BD1A9D" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335B85FD" w14:textId="646C1A57" w:rsidR="00E05357" w:rsidRDefault="00814967" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TITULO</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>TITULO EM PORTUGUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D2AFD" w14:textId="77777777" w:rsidR="008B629C" w:rsidRDefault="008B629C" w:rsidP="00784200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1250FE" w14:textId="1E26A539" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00784200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> EM PORTUGUES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B9D2AFD" w14:textId="77777777" w:rsidR="008B629C" w:rsidRDefault="008B629C" w:rsidP="00784200">
+        <w:t>TITLE ENGLISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAAB74B" w14:textId="502B91BA" w:rsidR="009C443C" w:rsidRDefault="009C443C" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5E1250FE" w14:textId="1E26A539" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00784200">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ESPANHOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3732424F" w14:textId="77777777" w:rsidR="008B629C" w:rsidRDefault="008B629C" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDBAA23" w14:textId="4D9AAE8A" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00784200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TITLE ENGLISH</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>TIMES NEW WOMAN - FONTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF64F00" w14:textId="77777777" w:rsidR="00052A2A" w:rsidRDefault="00052A2A" w:rsidP="00AB2AAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EDBAA23" w14:textId="4D9AAE8A" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00784200">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1D4FE295" w14:textId="5B78ED90" w:rsidR="00D604B5" w:rsidRPr="00784200" w:rsidRDefault="00784200" w:rsidP="00AB2AAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TIMES NEW WOMAN - FONTE</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:r w:rsidR="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> – ESTRUTURADO. ATÉ 250 WORDS.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> – ESTRUTURADO. ATÉ 250 WORDS.</w:t>
+        <w:t xml:space="preserve"> 5 PALAVRAS CHAVES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444578B9" w14:textId="49BCBFC3" w:rsidR="00054719" w:rsidRPr="00784200" w:rsidRDefault="00054719" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -569,65 +587,52 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
       <w:r w:rsidR="00672E08" w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This work seeks to describe how the Covid-19 pandemic was present in the funeral narratives published by </w:t>
       </w:r>
       <w:r w:rsidR="00672E08" w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revista </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Adventista</w:t>
+      </w:r>
       <w:r w:rsidR="00672E08" w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a centenary periodical of national circulation) during the health crisis, influencing the constitution of these memories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCF244A" w14:textId="77777777" w:rsidR="00A76C7A" w:rsidRPr="00784200" w:rsidRDefault="00A76C7A" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A735FD" w14:textId="7C3A6093" w:rsidR="00A76C7A" w:rsidRPr="00784200" w:rsidRDefault="00A76C7A" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -734,107 +739,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion:</w:t>
       </w:r>
       <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The pandemic scenario seems to have influenced the constitution of the memories themselves, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> some of these obituary narratives highlighted the positive attitudes of these people despite the chaotic scenario. In addition, the publication of the death notices of the victims of the pandemic also seems to have taken on the meaning of recording what the health crisis itself was and its impact on Adventism.</w:t>
+        <w:t xml:space="preserve"> The pandemic scenario seems to have influenced the constitution of the memories themselves, considering the fact that some of these obituary narratives highlighted the positive attitudes of these people despite the chaotic scenario. In addition, the publication of the death notices of the victims of the pandemic also seems to have taken on the meaning of recording what the health crisis itself was and its impact on Adventism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A53731" w14:textId="77777777" w:rsidR="00A76C7A" w:rsidRPr="00784200" w:rsidRDefault="00A76C7A" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FFA30F" w14:textId="667EB484" w:rsidR="00A23423" w:rsidRPr="00784200" w:rsidRDefault="00E5671A" w:rsidP="00784200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidR="00AB2AAC" w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pandemic; Obituaries; Memory</w:t>
       </w:r>
       <w:r w:rsidRPr="00784200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; Adventism</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5E712F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -909,69 +893,51 @@
     </w:p>
     <w:p w14:paraId="6A97508C" w14:textId="0254A67A" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A partir desta seção inicia-se o corpo do artigo. O texto deve ser redigido em fonte times new </w:t>
-[...17 lines deleted...]
-        <w:t>, tamanho 12, espaçamento 1,5 entre linhas, com parágrafos justificados e recuo de 1,25 cm na primeira linha. Os títulos das seções devem estar alinhados à esquerda, em negrito e com iniciais maiúsculas.</w:t>
+        <w:t>A partir desta seção inicia-se o corpo do artigo. O texto deve ser redigido em fonte times new roman, tamanho 12, espaçamento 1,5 entre linhas, com parágrafos justificados e recuo de 1,25 cm na primeira linha. Os títulos das seções devem estar alinhados à esquerda, em negrito e com iniciais maiúsculas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45809656" w14:textId="77777777" w:rsidR="00814967" w:rsidRPr="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49F9FDCD" w14:textId="061A5F29" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
@@ -991,69 +957,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>introdução deve</w:t>
       </w:r>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> apresentar a contextualização do tema, o problema de pesquisa, a justificativa científica e social, bem como a relevância do estudo para o campo interdisciplinar do </w:t>
-[...17 lines deleted...]
-        <w:t>. Recomenda-se que a introdução dialogue com literatura atualizada e evidencie a lacuna científica que o estudo pretende preencher. Ao final desta seção, o objetivo geral do artigo deve ser apresentado de forma clara, específica e mensurável. Quando pertinente, podem ser apresentados objetivos específicos e a estrutura do artigo.</w:t>
+        <w:t xml:space="preserve"> apresentar a contextualização do tema, o problema de pesquisa, a justificativa científica e social, bem como a relevância do estudo para o campo interdisciplinar do lifestyle. Recomenda-se que a introdução dialogue com literatura atualizada e evidencie a lacuna científica que o estudo pretende preencher. Ao final desta seção, o objetivo geral do artigo deve ser apresentado de forma clara, específica e mensurável. Quando pertinente, podem ser apresentados objetivos específicos e a estrutura do artigo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771307CF" w14:textId="77777777" w:rsidR="00814967" w:rsidRPr="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="168A6D61" w14:textId="5CF2E06F" w:rsidR="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
@@ -1496,141 +1444,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por fim, a </w:t>
       </w:r>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>seção de referências</w:t>
       </w:r>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deve apresentar exclusivamente as obras citadas no texto, organizadas em ordem alfabética pelo sobrenome do primeiro autor e formatadas conforme as normas da </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> no formato acessível (</w:t>
+        <w:t xml:space="preserve"> deve apresentar exclusivamente as obras citadas no texto, organizadas em ordem alfabética pelo sobrenome do primeiro autor e formatadas conforme as normas da american psychological association (apa, última edição). Sempre que disponível, deve-se incluir o doi no formato acessível (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00814967">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>). Recomenda-se priorizar referências atualizadas e provenientes de periódicos científicos indexados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7D8043" w14:textId="77777777" w:rsidR="008B629C" w:rsidRPr="00814967" w:rsidRDefault="008B629C" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -1653,382 +1511,244 @@
     <w:p w14:paraId="53F312B6" w14:textId="2BBF8EA9" w:rsidR="00814967" w:rsidRPr="00814967" w:rsidRDefault="00814967" w:rsidP="00814967">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A identificação dos autores não deve constar no corpo do manuscrito. As informações de autoria, afiliação institucional, </w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="73CE3379" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+        <w:t>A identificação dos autores não deve constar no corpo do manuscrito. As informações de autoria, afiliação institucional, orcid e mini biografia devem ser inseridas apenas no sistema de submissão da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069807EE" w14:textId="21B32082" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00567E63">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...49 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaração sobre o Uso de Inteligência Artificial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1174DF33" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA361AC" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Caso o(s) </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567E63">
+        <w:t>Caso o(s) autor(es) tenham utilizado ferramentas de inteligência artificial (IA) na elaboração deste manuscrito — seja na redação, tradução, edição de linguagem, revisão técnica, análise de dados, elaboração de imagens, gráficos ou qualquer outro aspecto do trabalho — a utilização deve ser declarada de forma clara e objetiva nesta seção, conforme as diretrizes éticas e editoriais da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E6DB86" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>autor(es) tenham</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567E63">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14808DEE" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> utilizado ferramentas de inteligência artificial (IA) na elaboração deste manuscrito — seja na redação, tradução, edição de linguagem, revisão técnica, análise de dados, elaboração de imagens, gráficos ou qualquer outro aspecto do trabalho — a utilização deve ser declarada de forma clara e objetiva nesta seção, conforme as diretrizes éticas e editoriais da revista.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="14808DEE" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+        <w:t>Exemplo de declaração (se aplicável):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D1ACAB" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Exemplo de declaração (se aplicável):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22D1ACAB" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+        <w:t>“O(s) autor(es) utilizaram a ferramenta [nome da ferramenta de IA] com a finalidade de [especificar: ex. revisão gramatical, organização de referências, geração de imagem, etc.]. Todas as decisões intelectuais e científicas relacionadas ao conteúdo do manuscrito são de responsabilidade exclusiva dos autores.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D9E15A" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00567E63">
+    </w:p>
+    <w:p w14:paraId="21A7339B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“O(s) autor(es) utilizaram a ferramenta [nome da ferramenta de IA] com a finalidade de [especificar: ex. revisão gramatical, organização de referências, geração de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>imagem, etc.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567E63">
+        <w:t>Se nenhuma ferramenta de IA foi utilizada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26738917" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>]. Todas as decisões intelectuais e científicas relacionadas ao conteúdo do manuscrito são de responsabilidade exclusiva dos autores.”</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="21A7339B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+        <w:t>“O(s) autor(es) declaram que não utilizaram ferramentas de inteligência artificial em nenhuma etapa da produção do manuscrito.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395F11A5" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="00567E63" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Trebuchet MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Se nenhuma ferramenta de IA foi utilizada:</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Importante: A omissão desta informação poderá resultar em rejeição editorial, conforme a política de ética e integridade editorial da revista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E5AF11" w14:textId="77777777" w:rsidR="00E05357" w:rsidRPr="00784200" w:rsidRDefault="00E05357">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24983ABD" w14:textId="304F2A95" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2050,192 +1770,68 @@
         </w:rPr>
         <w:t xml:space="preserve">ferências </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A955B9" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F12338E" w14:textId="09B9316A" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...140 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brownell, C. A. (2016). Prosocial behavior in infancy: The role of socialization. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -2269,386 +1865,68 @@
           <w:t>https://doi.org/10.1111/cdep.12189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63CBE60B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7850D90D" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...323 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brownell, C. A., Svetlova, M., Anderson, R., Nichols, S. R., &amp; Drummond, J. (2013). Socialization of early prosocial behavior: Parents’ talk about emotions is associated with sharing and helping in toddlers. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infancy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91–119. </w:t>
@@ -2672,308 +1950,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160DC6F3" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A3BB56" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...256 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brownell, C. A., Zerwas, S., &amp; Balaram, G. (2002). Peers, cooperative play, and the development of empathy in children. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavioral and Brain Sciences</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28–29. </w:t>
@@ -3003,212 +2041,62 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3456B692" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Campos, J., Frankel, C. B., &amp; </w:t>
-[...160 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Campos, J., Frankel, C. B., &amp; Camras, L. (2004). On the nature of emotion regulation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 377–394. </w:t>
@@ -3224,368 +2112,68 @@
           <w:t>https://doi.org/10.1111/j.1467-8624.2004.00681.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23364EAB" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA6E131" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...305 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camras, L., Meng, Z., Ujiie, T., Dharamsi, S., Miyake, K., Oster, H., Wang, L., Cruz, J., Murdoch, A., &amp; Campos, J. (2002). Observing emotion in infants: Facial expression, body behavior, and rater judgments of responses to an expectancy-violating event. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emotion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 179–193. </w:t>
@@ -3615,176 +2203,62 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061A130F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Caron, R. F., Caron, A. J., &amp; Myers, R. S. (1985). Do </w:t>
-[...124 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Caron, R. F., Caron, A. J., &amp; Myers, R. S. (1985). Do infants see emotional expressions in static faces? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1552–1560. </w:t>
@@ -3808,216 +2282,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E97453" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3159DC79" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...164 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carpendale, J. I. M., Kettner, V. A., &amp; Audet, K. N. (2014). On the nature of toddlers’ helping. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 357–366. </w:t>
@@ -4028,885 +2354,166 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/sode.12094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F6BE65F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clément, F., &amp; </w:t>
-[...160 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Clément, F., &amp; Dukes, D. (2013). The role of interest in the transmission of social values. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 349. </w:t>
+        <w:t xml:space="preserve">, Article 349. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2013.00349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1178A04F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4971B13D" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coppens, A., &amp; Alcalá, L. (2015). Supporting children’s initiative: Appreciating family contributions or paying children for chores. In M. Correa-Chávez, R. Mejía-Arauz, &amp; B. Rogoff (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advances in child development and behavior</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...514 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vol. 49. Children learn by observing and contributing to family and community endeavors: A cultural paradigm</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 91–112). Elsevier. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/bs.acdb.2015.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4918,194 +2525,62 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A94C20" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dahl, A. (2015). The </w:t>
-[...142 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Dahl, A. (2015). The developing social context of infant helping in two U.S. samples. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1080–1093. </w:t>
@@ -5135,239 +2610,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDA2EBB" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dahl, A. (2017). </w:t>
-[...187 lines deleted...]
-        <w:t xml:space="preserve"> Perspectives</w:t>
+        <w:t xml:space="preserve">Dahl, A. (2017). Ecological commitments: Why developmental science needs naturalistic methods. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5398,181 +2695,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733FA43B" w14:textId="714D2B84" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dahl, A., Campos, J., &amp; </w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t xml:space="preserve">Dahl, A., Campos, J., &amp; Witherington, D. (2011). Emotional action and communication in early moral development. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5597,291 +2774,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A27BB67" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8C65A4" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...239 lines deleted...]
-        <w:t xml:space="preserve"> Perspectives</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davidov, M., Zahn-Waxler, C., Roth-Hanania, R., &amp; Knafo, A. (2013). Concern for others in the first year of life. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5912,548 +2865,110 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04242850" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Davis, M. H. (2005). A “</w:t>
-[...301 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+        <w:t xml:space="preserve">Davis, M. H. (2005). A “constituent” approach to the study of perspective taking: What are its fundamental elements? In B. F. Malle &amp; S. D. Hodges (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other minds: How humans bridge the divide between self and others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 44–55). The Guilford Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621D1402" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2B2F8B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...164 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">De Jaegher, H. (2009). Social understanding through direct perception? Yes, by interacting. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consciousness and Cognition</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 535–542. </w:t>
@@ -6469,210 +2984,68 @@
           <w:t>https://doi.org/10.1016/j.concog.2008.10.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="060E3AF5" w14:textId="77777777" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CBE752" w14:textId="2ECCE8DD" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...158 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denham, S. A. (1986). Social cognition, social behavior, and emotion in preschoolers: Contextual validation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 194–201. </w:t>
@@ -6704,910 +3077,247 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A76307F" w14:textId="36543C4D" w:rsidR="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewey, J. (1920). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reconstruction in philosophy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Henry Holt and Company. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/14162-000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543953E4" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032F4DB5" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dewey, J. (1971). The </w:t>
-[...291 lines deleted...]
-        <w:t>, 1893</w:t>
+        <w:t xml:space="preserve">Dewey, J. (1971). The theory of emotion. In J. A. Boydston (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The early works of John Dewey, 1892–1898: Vol. 4. Early essays and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the study of ethics, a syllabus, 1893</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1894</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pp. 152–188). Southern Illinois </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> 1894)</w:t>
+        <w:t xml:space="preserve"> (pp. 152–188). Southern Illinois University Press. (Original work published 1894)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C4DCDD" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, T. (2003). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...189 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From passions to emotions: The creation of a secular psychological category</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/CBO9780511490514</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4359E866" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dixon, T. (2012). </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t xml:space="preserve">Dixon, T. (2012). Emotion: The history of a keyword in crisis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7627,392 +3337,62 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3560ED" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drummond, J. K., Hammond, S. I., </w:t>
-[...340 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Drummond, J. K., Hammond, S. I., Satlof-Bedrick, E., Waugh, W., &amp; Brownell, C. (2017). Helping the one you hurt: Toddlers’ rudimentary guilt, shame, and prosocial behavior after harming another. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>88</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1382–1397. </w:t>
@@ -8025,297 +3405,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/cdev.12653</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D4560F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...234 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dunfield, K., Kuhlmeier, V. A., O’Connell, L., &amp; Kelley, E. (2011). Examining the diversity of prosocial behavior: Helping, sharing, and comforting in infancy. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infancy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 227–247. </w:t>
@@ -8334,242 +3485,63 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F6884A" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dunn, J. (2000). Mind-</w:t>
-[...190 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dunn, J. (2000). Mind-reading, emotion understanding, and relationships. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>International Journal of Behavioral Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142–144. </w:t>
@@ -8588,242 +3560,62 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D76F0D" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eisenberg, N., Guthrie, I. K., Cumberland, A., Murphy, B. C., Shepard, S. A., Zhou, Q., &amp; Carlo, G. (2002). </w:t>
-[...190 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Eisenberg, N., Guthrie, I. K., Cumberland, A., Murphy, B. C., Shepard, S. A., Zhou, Q., &amp; Carlo, G. (2002). Prosocial development in early adulthood: A longitudinal study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Personality and Social Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 993–1006. </w:t>
@@ -8842,585 +3634,183 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CC1C56" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eisenberg, N., </w:t>
-[...177 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+        <w:t xml:space="preserve">Eisenberg, N., Spinrad, T. L., &amp; Morris, A. (2014). Empathy-related responding in children. In M. Killen &amp; J. G. Smetana (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Handbook of moral development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2nd ed., pp. 184–207). Psychology Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.4324/9780203581957.ch9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79680E8B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ekman, P. (1992). Are there basic emotions? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychological Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 550–553. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0033-295X.99.3.550</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2802DBA4" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ekman, P., &amp; Cordaro, D. (2011). What is meant by calling emotions basic. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9432,863 +3822,147 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1754073911410740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10B0E0D9" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forman, D. R. (2007). </w:t>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+        <w:t xml:space="preserve">Forman, D. R. (2007). Autonomy, compliance, and internalization. In C. A. Brownell &amp; C. B. Kopp (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Socioemotional development in the toddler years: Transitions and transformations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 285–319). The Guilford Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAE9622" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...283 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frazer, M. L. (2010). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The enlightenment of sympathy: Justice and the moral sentiments in the eighteenth century and today</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oxford University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/acprof:oso/9780195390667.001.0001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00C28420" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...215 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gouin-Décarie, T., Quintal, G., Ricard, M., Deneault, J., &amp; Morin, P. L. (2005). La compréhension précoce de l’émotion comme cause de l’action [Early emotion understanding as the cause of action]. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enfance</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383–402. </w:t>
@@ -10307,811 +3981,155 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41537726" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Greenspan, S. I., &amp; </w:t>
-[...370 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Greenspan, S. I., &amp; Shanker, S. (2004). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The first idea: How symbols, language, and intelligence evolved from our early primate ancestors to modern humans</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Da Capo Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0EB723" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grossman, T. (2013). The </w:t>
-[...222 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Grossman, T. (2013). The early development of processing emotions in face and voice. In P. Belin, S. Campanella, &amp; T. Ethofer (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrating face and voice in person perception</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 95–116). Springer. </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-1-4614-3585-3_5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61947FD9" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hamlin, J. K., Wynn, K., &amp; Bloom, P. (2007). Social evaluation by preverbal infants. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nature</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>450</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557–559. </w:t>
@@ -11124,161 +4142,67 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/nature06288</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F98246" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> Science</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hamlin, J. K., Wynn, K., &amp; Bloom, P. (2010). Three-month-olds show a negativity bias in their social evaluations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developmental Science</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11298,730 +4222,154 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3707741F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hammond, S. I. (2014). </w:t>
-[...232 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Hammond, S. I. (2014). Children’s early helping in action: Piagetian developmental theory and early prosocial behavior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 759. </w:t>
+        <w:t xml:space="preserve">, Article 759. </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2014.00759</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FEA80C" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hammond, S. I., Al-</w:t>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Hammond, S. I., Al-Jbouri, E., Edwards, V., &amp; Feltham, L. E. (2017). Infant helping in the first year of life: Parents’ recollection of infants’ earliest prosocial behaviors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...308 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavior and Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–57. </w:t>
@@ -12040,442 +4388,136 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B81A595" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hammond, S. I., &amp; </w:t>
-[...232 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Hammond, S. I., &amp; Brownell, C. A. (2018). Happily unhelpful: Infants’ everyday helping and its connections to early prosocial development. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1770. </w:t>
+        <w:t xml:space="preserve">, Article 1770. </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2018.01770</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BA1B12" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hammond, S. I., &amp; </w:t>
-[...76 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Hammond, S. I., &amp; Carpendale, J. I. M. (2015). Helping children help. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 367–383. </w:t>
@@ -12494,618 +4536,99 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AD687E" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hastings, P. D., </w:t>
-[...303 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Hastings, P. D., Zahn-Waxler, C., &amp; McShane, K. (2006). We are, by nature, moral creatures: Biological bases of concern for others. In M. Killen &amp; J. G. Smetana (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Handbook of moral development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 483–516). Lawrence Erlbaum Associates Publishers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8E7348" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...249 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hepach, R., Vaish, A., Grossmann, T., &amp; Tomasello, M. (2016). Young children want to see others get the help they need. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>87</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1703–1714. </w:t>
@@ -13124,938 +4647,213 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE94BE7" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoffman, M. L. (2000). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...155 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Empathy and moral development: Implications for caring and justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/CBO9780511805851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54119FFA" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoffman, M. L. (2007). The </w:t>
-[...299 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+        <w:t xml:space="preserve">Hoffman, M. L. (2007). The origins of empathic morality in toddlerhood. In C. A. Brownell &amp; C. B. Kopp (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Socioemotional development in the toddler years: Transitions and transformations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 132–145). The Guilford Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43332977" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...194 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izard, B. S., &amp; Izard, C. E. (1977). Play is the thing that brings it all together. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Theory Into Practice</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 215–219. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00405847709542702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CCA866F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...141 lines deleted...]
-        <w:t xml:space="preserve"> Science</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izard, C. E. (2007). Basic emotions, natural kinds, and a new paradigm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perspectives on Psychological Science</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14069,269 +4867,67 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1745-6916.2007.00044.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20941FC0" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...217 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izard, C. E. (2010). The many meanings/aspects of emotion: Definitions, functions, activation, and regulation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14345,360 +4941,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1754073910374661</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D92D0E7" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...308 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jahoda, G. (2005). Theodor Lipps and the shift from “sympathy” to “empathy.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of the History of the Behavioral Sciences</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151–163. </w:t>
@@ -14717,711 +5021,99 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34652B0D" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kelly, S. D. (2000). </w:t>
-[...375 lines deleted...]
-        <w:t xml:space="preserve"> Hubert L. Dreyfus</w:t>
+        <w:t xml:space="preserve">Kelly, S. D. (2000). Grasping at straws: Motor intentionality and the cognitive science of skillful behavior. In M. Wrathall &amp; J. Malpas (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heidegger, coping, and cognitive science: Essays in honor of Hubert L. Dreyfus</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vol. 2, pp. 161–177). The MIT Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28315263" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...251 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knafo, A., Zahn-Waxler, C., Van Hulle, C., Robinson, J., &amp; Rhee, S. (2008). The developmental origins of a disposition toward empathy: Genetic and environmental contributions. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emotion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 737–752. </w:t>
@@ -15434,174 +5126,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/a0014179</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07327071" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...122 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kochanska, G. (2002). Committed compliance, moral self, and internalization: A mediational model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developmental Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 339–351. </w:t>
@@ -15614,385 +5200,115 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0012-1649.38.3.339</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351055AD" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...188 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lishner, D. A., Stocks, E. L., &amp; Steinert, S. W. (2017). Empathy. In V. Zeigler-Hill &amp; T. Shackelford (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Encyclopedia of personality and individual differences</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Springer. </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-319-28099-8_513-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EB39148" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> Perspectives</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liszkowski, U. (2013). Using theory of mind. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16012,423 +5328,135 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D96347" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lopez, L. D., </w:t>
-[...232 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Lopez, L. D., Reschke, P. J., Knothe, J. M., &amp; Walle, E. A. (2017). Postural communication of emotion: Perception of distinct poses of five discrete emotions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 710. </w:t>
+        <w:t xml:space="preserve">, Article 710. </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2017.00710</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C278C2" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nelson, N. L., &amp; Russell, J. A. (2013). </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t xml:space="preserve">Nelson, N. L., &amp; Russell, J. A. (2013). Universality revisited. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16448,265 +5476,71 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569F5569" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nichols, S. R., </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Nichols, S. R., Svetlova, M., &amp; Brownell, C. A. (2010). Toddlers’ understanding of peers’ emotions. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Genetic Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>171</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35–53. </w:t>
@@ -16719,1192 +5553,189 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00221320903300346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399C7A0E" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...278 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overton, W. F. (2013). Relationism and relational developmental systems: A paradigm for developmental science in the post-Cartesian era. In R. M. Lerner &amp; J. B. Benson (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advances in child development and behavior</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Vol. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>44.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...416 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+        <w:t xml:space="preserve"> Embodiment and epigenesis: Theoretical and methodological issues in understanding the role of biology within the relational developmental system. Part A: Philosophical, theoretical, and biological dimensions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 21–64). Academic Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/B978-0-12-397947-6.00002-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43034DEB" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panskepp, J. (1998). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affective neuroscience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Oxford University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D0FA3F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paulus, M., Becker, E., </w:t>
-[...290 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Paulus, M., Becker, E., Scheub, A., &amp; König, L. (2016). Preschool children’s attachment security is associated with their sharing with others. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attachment &amp; Human Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–15. </w:t>
@@ -17917,381 +5748,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/14616734.2015.1100208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1D46D7" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...329 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pettygrove, D. M., Hammond, S. I., Karahuta, E. L., Waugh, W. E., &amp; Brownell, C. A. (2013). From cleaning up to helping out: Parental socialization and children’s early prosocial behavior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infant Behavior and Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 843–846. </w:t>
@@ -18310,876 +5828,191 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3354A3" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Piaget, J. (1981). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intelligence and affectivity</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> 1954)</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Their relationship during child development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (T. A. Brown &amp; C. E. Kaegi, Trans.). Annual Reviews. (Original work published 1954)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E42C357" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...284 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pletti, C., Scheel, A., &amp; Paulus, M. (2017). Intrinsic altruism or social motivation—What does pupil dilation tell us about children’s helping behavior? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2089. </w:t>
+        <w:t xml:space="preserve">, Article 2089. </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2017.02089</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324C9714" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quinn, P. C., </w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t xml:space="preserve">Quinn, P. C., Anzures, G., Izard, C. E., Lee, K., Pascalis, O., Slater, A. M., &amp; Tanaka, J. W. (2011). Looking across domains to understand infant representation of emotion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19193,396 +6026,142 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1754073910387941</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4CB621" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...159 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reddy, V., Markova, G., &amp; Wallot, S. (2013). Anticipatory adjustments to being picked up in infancy. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PLoS ONE</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(6), </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> e65289. </w:t>
+        <w:t xml:space="preserve">(6), Article e65289. </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0065289</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF3DDFC" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reeve, J. (1993). The face </w:t>
-[...92 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Reeve, J. (1993). The face of interest. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivation and Emotion</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353–375. </w:t>
@@ -19595,228 +6174,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/BF00992325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3298101F" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...176 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repacholi, B., &amp; Gopnik, A. (1997). Early reasoning about desires: Evidence from 14- and 18-month-olds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developmental Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 12–21. </w:t>
@@ -19831,301 +6250,67 @@
           </w:rPr>
           <w:t>https://doi.org/10.1037/0012-1649.33.1.12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAF4D9B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...249 lines deleted...]
-        <w:t xml:space="preserve"> Perspectives</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reschke, P. J., Walle, E. A., &amp; Dukes, D. (2017). Interpersonal development in infancy: The interconnectedness of emotion understanding and social cognition.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child Development Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20141,260 +6326,68 @@
           </w:rPr>
           <w:t>https://doi.org/10.1111/cdep.12230</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7640ECB3" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...197 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reschke, P. J., Walle, E. A., Flom, R., &amp; Guenther, D. (2017). Twelve-month-old infants’ sensitivity to others’ emotions following positive and negative events. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infancy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 874–881. </w:t>
@@ -20407,264 +6400,68 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/infa.12193</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C5947A" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...212 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rheingold, H. L. (1982). Little children’s participation in the work of adults, a nascent prosocial behavior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 114–125. </w:t>
@@ -20677,443 +6474,105 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.2307/1129643</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDDD321" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rogoff, B. (2003). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cultural nature of human development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Oxford University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F9656B" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...248 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rogoff, B. (2014). Learning by observing and pitching in to family and community endeavors: An orientation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Human Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 69–81. </w:t>
@@ -21126,215 +6585,67 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1159/000356757</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B477D6" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...163 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rogoff, B., Dahl, A., &amp; Callanan, M. (2018). The importance of understanding children’s lived experience. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developmental Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21354,2082 +6665,501 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41662EE7" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Russell, J. A. (2015). </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Russell, J. A. (2015). Introduction to psychological construction. In L. Feldman Barrett &amp; J. A. Russell (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The psychological construction of emotion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 1–20). The Guilford Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08221C74" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shanon, B. (2008). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The representational and the presentational:</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...510 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An essay on cognition and the study of mind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2nd ed.). Imprint Academic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAA3B06" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvia, P. J. (2006). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exploring the psychology of interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oxford University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/acprof:oso/9780195158557.001.0001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A72773" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, A. (1976). </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> 1790)</w:t>
+        <w:t>The theory of moral sentiments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D. Raphael &amp; A. Macfie, Eds.). Liberty Fund. (Original worked published 1790)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A1518E" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sokol, B. W., &amp; Hammond, S. I. (2009). Piaget </w:t>
-[...133 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+        <w:t xml:space="preserve">Sokol, B. W., &amp; Hammond, S. I. (2009). Piaget and affectivity. In U. Muller, J. I. M. Carpendale, &amp; L. Smith (Eds.), The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cambridge companion to Piaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 309–323). Cambridge University Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/CCOL9780521898584.014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C261D8" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...230 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svetlova, M., Nichols, S. R., &amp; Brownell, C. A. (2010). Toddlers’ prosocial behavior: From instrumental to empathic to altruistic helping. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>81</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1814–1827. </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1467-8624.2010.01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06306A39" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telle, N.-T., &amp; Pfister, H.-R. (2016). Positive empathy and prosocial behavior: A neglected link. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>motion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 154–163. </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1754073915586817</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A67BC84" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...194 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turiel, E. (2010). Snap judgment? Not so fast: Thought, reasoning, and choice as psychological realities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Human Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 105–109. </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1159/000315167</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48B7C315" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...257 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaish, A., &amp; Woodward, A. (2010). Infants use attention but not emotions to predict others’ actions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infant Behavior and Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79–87. </w:t>
@@ -23440,284 +7170,63 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.infbeh.2009.11.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CC3E022" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van de </w:t>
-[...232 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Van de Vondervoort, J. W., &amp; Hamlin, J. K. (2018). The early emergence of sociomoral evaluation: Infants prefer prosocial others. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Opinion in Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 77–81. </w:t>
@@ -23728,289 +7237,61 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.copsyc.2017.08.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="117A5A96" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Walle, E. A., &amp; Campos, J. (2012). </w:t>
-[...237 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t xml:space="preserve">Walle, E. A., &amp; Campos, J. (2012). Interpersonal responding to discrete emotions: A functionalist approach to the development of affect specificity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotion Review</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24030,226 +7311,62 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF1E4FE" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Walle, E. A., </w:t>
-[...163 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Walle, E. A., Reschke, P. J., Camras, L. A., &amp; Campos, J. J. (2017). Infant differential behavioral responding to discrete emotions. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emotion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1078–1091. </w:t>
@@ -24268,164 +7385,62 @@
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EA9619" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ward, L. G., &amp; </w:t>
-[...112 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ward, L. G., &amp; Throop, R. (1989). The Dewey-Mead analysis of emotions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Social Science Journal</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465–479. </w:t>
@@ -24438,455 +7453,123 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/0362-3319(89)90009-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398D3545" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...176 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warneken, F., Chen, F., &amp; Tomasello, M. (2006). Cooperative activities in young children and chimpanzees. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Development</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>77</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 640–663. </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1467-8624.2006.00895.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79415907" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...177 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warneken, F., &amp; Tomasello, M. (2006, March 3). Altruistic helping in human infants and young chimpanzees. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -24908,334 +7591,62 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1126/science.1121448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B014DE3" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Waugh, W., &amp; </w:t>
-[...271 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Waugh, W., &amp; Brownell, C. A. (2017). “Help yourself!” What can toddlers’ helping failures tell us about the development of prosocial behavior? </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infancy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 665–680. </w:t>
@@ -25248,531 +7659,153 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/infa.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C15F07A" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...193 lines deleted...]
-        <w:t xml:space="preserve"> Press.</w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Widen, S. C., &amp; Russell, J. A. (2008). Young children’s understanding of others’ emotions. In M. Lewis, J. M. Havliand-Jones, &amp; L. Feldman Barrett (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Handbook of emotions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed., pp. 348–363). The Guilford Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B7718E" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> Press. </w:t>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wispé, L. (1991). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The psychology of sympathy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Plenum Press. </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="000A2280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-1-4757-6779-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="288C2A61" w14:textId="77777777" w:rsidR="000A2280" w:rsidRPr="000A2280" w:rsidRDefault="000A2280" w:rsidP="000A2280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...140 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zahn-Waxler, C., Radke-Yarrow, M., Wagner, E., &amp; Chapman, M. (1992). Development of concern for others. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developmental Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 126–136. </w:t>
@@ -25804,61 +7837,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00784200" w:rsidRPr="00AB2AAC">
       <w:headerReference w:type="default" r:id="rId84"/>
       <w:footerReference w:type="default" r:id="rId85"/>
       <w:headerReference w:type="first" r:id="rId86"/>
       <w:footerReference w:type="first" r:id="rId87"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E73829A" w14:textId="77777777" w:rsidR="00DA3659" w:rsidRDefault="00DA3659">
+    <w:p w14:paraId="260C47A6" w14:textId="77777777" w:rsidR="007B6236" w:rsidRDefault="007B6236">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D61158A" w14:textId="77777777" w:rsidR="00DA3659" w:rsidRDefault="00DA3659">
+    <w:p w14:paraId="782A285D" w14:textId="77777777" w:rsidR="007B6236" w:rsidRDefault="007B6236">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -25903,60 +7936,316 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A925611" w14:textId="2C3B4D06" w:rsidR="00D05AD4" w:rsidRDefault="00402E0D">
+  <w:p w14:paraId="3A925611" w14:textId="29D2CC0F" w:rsidR="00D05AD4" w:rsidRDefault="00CA2C3F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743086C9" wp14:editId="5308A405">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="163CD4D2" wp14:editId="5787F3A4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1108710</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-10071100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7600950" cy="676275"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1456464502" name="Imagem 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="659837195" name="Imagem 659837195"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="21121"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7600950" cy="676275"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="009C443C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2363C4" wp14:editId="04830637">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-727710</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>120650</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6076950" cy="333375"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1866626596" name="Caixa de Texto 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6076950" cy="333375"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1796DAF3" w14:textId="3A5C31B5" w:rsidR="00D05AD4" w:rsidRPr="00A8312C" w:rsidRDefault="009C443C" w:rsidP="00D05AD4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009C443C">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t>J. Interdiscip. Lifestyle Stud.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t>| São Paulo (SP) | VOL. 10 | e015</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D05AD4">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t>49</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> | pag: 01-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D05AD4">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t>17</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> | Jan-Dec | 2023.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D2363C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-57.3pt;margin-top:9.5pt;width:478.5pt;height:26.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC33c8nFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGjEQfa/Uf7D8HhYIl2bFEtFEVJVQ&#10;EolUeTZem7Xk9bi2YZd+fcdebk37VIUHM/bMzuWcM7P7ttZkL5xXYAo66PUpEYZDqcy2oD9elzdf&#10;KPGBmZJpMKKgB+Hp/fzzp1ljczGECnQpHMEkxueNLWgVgs2zzPNK1Mz3wAqDTgmuZgGvbpuVjjWY&#10;vdbZsN+fZA240jrgwnt8feycdJ7ySyl4eJbSi0B0QbG3kE6Xzk08s/mM5VvHbKX4sQ32H13UTBks&#10;ek71yAIjO6f+SlUr7sCDDD0OdQZSKi7SDDjNoP9umnXFrEizIDjenmHyH5eWP+3X9sWR0H6FFgmM&#10;gDTW5x4f4zytdHX8x04J+hHCwxk20QbC8XHSn07uxuji6LvF33Qc02SXr63z4ZuAmkSjoA5pSWix&#10;/cqHLvQUEosZWCqtEzXakAYr3GL6PzyYXBuscek1WqHdtESVV3NsoDzgeA465r3lS4U9rJgPL8wh&#10;1dg2yjc84yE1YC04WpRU4H796z3GIwPopaRB6RTU/9wxJyjR3w1yczcYjaLW0mU0ng7x4q49m2uP&#10;2dUPgOoc4KJYnswYH/TJlA7qN1T5IlZFFzMcaxc0nMyH0Akat4SLxSIFobosCyuztjymjthFhF/b&#10;N+bskYaABD7BSWQsf8dGF9uhvtgFkCpRFXHuUD3Cj8pMZB+3KEr/+p6iLrs+/w0AAP//AwBQSwME&#10;FAAGAAgAAAAhAKalXSXiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AURfcm/ofJM3HX&#10;DhBaKWVoGpLGxOiitRt3D2YKxPlAZtqiv97nqi5f7sl95xabyWh2UaPvnRUQzyNgyjZO9rYVcHzf&#10;zTJgPqCVqJ1VAr6Vh015f1dgLt3V7tXlEFpGJdbnKKALYcg5902nDPq5G5Sl7ORGg4HOseVyxCuV&#10;G82TKFpyg72lDx0OqupU83k4GwEv1e4N93Vish9dPb+etsPX8WMhxOPDtF0DC2oKNxj+9EkdSnKq&#10;3dlKz7SAWRynS2IpWdEoIrI0SYHVAp7iBfCy4P8nlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAt93PJxYCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEApqVdJeIAAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1796DAF3" w14:textId="3A5C31B5" w:rsidR="00D05AD4" w:rsidRPr="00A8312C" w:rsidRDefault="009C443C" w:rsidP="00D05AD4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009C443C">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t>J. Interdiscip. Lifestyle Stud.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t>| São Paulo (SP) | VOL. 10 | e015</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D05AD4">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t>49</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> | pag: 01-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D05AD4">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t>17</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D05AD4" w:rsidRPr="00A8312C">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> | Jan-Dec | 2023.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00402E0D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743086C9" wp14:editId="173D9382">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-53340</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-123825</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7601585" cy="736600"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="1729768565" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="659837195" name="Imagem 659837195"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -25967,345 +8256,189 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7601585" cy="736600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D05AD4">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3236189F" w14:textId="2B717669" w:rsidR="00D05AD4" w:rsidRDefault="009C443C">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2363C4" wp14:editId="7A06A3E3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667E9831" wp14:editId="1AC23C57">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:align>left</wp:align>
+                <wp:posOffset>-632460</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>120650</wp:posOffset>
+                <wp:posOffset>34925</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5353050" cy="333375"/>
+              <wp:extent cx="5981700" cy="333375"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1866626596" name="Caixa de Texto 6"/>
+              <wp:docPr id="1103767560" name="Caixa de Texto 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5353050" cy="333375"/>
+                        <a:ext cx="5981700" cy="333375"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1796DAF3" w14:textId="77777777" w:rsidR="00D05AD4" w:rsidRPr="00A8312C" w:rsidRDefault="00D05AD4" w:rsidP="00D05AD4">
+                        <w:p w14:paraId="0D74A8B3" w14:textId="57324ACA" w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D" w:rsidRDefault="009C443C" w:rsidP="00D05AD4">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
-                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:color w:val="0070C0"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A8312C">
+                          <w:r w:rsidRPr="009C443C">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
-                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:color w:val="0070C0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Lifestyle </w:t>
+                            <w:t>J. Interdiscip. Lifestyle Stud.</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r w:rsidRPr="00A8312C">
+                          <w:r w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
-                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:color w:val="0070C0"/>
                             </w:rPr>
-                            <w:t>Journal</w:t>
-[...76 lines deleted...]
-                            <w:t xml:space="preserve"> | 2023.</w:t>
+                            <w:t>| São Paulo (SP) | VOL. 10 | e01549 | pag: 01-17 | Jan-Dec | 2023.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D2363C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="667E9831" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:9.5pt;width:421.5pt;height:26.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQmtKAFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8tZ0Rp8haZBgQ&#10;tAXSoWdFlmIBsqhJSuzs14+S87Vup2E5KJRIP5LvkbP7rtFkL5xXYEo6HOSUCMOhUmZb0u+vy093&#10;lPjATMU0GFHSg/D0fv7xw6y1hRhBDboSjiCI8UVrS1qHYIss87wWDfMDsMKgU4JrWMCr22aVYy2i&#10;Nzob5flN1oKrrAMuvMfXx95J5wlfSsHDs5ReBKJLirWFdLp0buKZzWes2Dpma8WPZbB/qKJhymDS&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQesJth/q6bdc2sSL0gOd6eafL/D5Y/7df2xZHQfYEOBYyE&#10;tNYXHh9jP510TfzHSgn6kcLDmTbRBcLxcTqejvMpujj6xvi7nUaY7PK1dT58FdCQaJTUoSyJLbZf&#10;+dCHnkJiMgNLpXWSRhvSlvRmjPC/eRBcG8xxqTVaodt0RFVXfWygOmB7DnrlveVLhTWsmA8vzKHU&#10;WDaOb3jGQ2rAXHC0KKnB/fzbe4xHBdBLSYujU1L/Y8ecoER/M6jN5+FkEmctXSbT2xFe3LVnc+0x&#10;u+YBcDqHuCiWJzPGB30ypYPmDad8EbOiixmOuUsaTuZD6Acat4SLxSIF4XRZFlZmbXmEjtxFhl+7&#10;N+bsUYaAAj7BachY8U6NPrZnfbELIFWSKvLcs3qkHycziX3cojj61/cUddn1+S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBkkfIq3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4&#10;ky0oWmq3hDQhJkYOIBdu0+7QNu5H7S5Q/fWOJz3Nxzt532fy5WiNONMQOu8UTCcJCHK1151rFOzf&#10;13cpiBDRaTTekYIvCrAsrq9yzLS/uC2dd7ERbOJChgraGPtMylC3ZDFMfE+OtaMfLEYeh0bqAS9s&#10;bo2cJcmjtNg5Tmixp7Kl+mN3sgpey/UGt9XMpt+mfHk7rvrP/WGu1O3NuHoGEWmMf8fwi8/oUDBT&#10;5U9OB2EU8CORtwuurKYP99xUCp6mc5BFLv/jFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEJrSgBcCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAZJHyKt4AAAAGAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-49.8pt;margin-top:2.75pt;width:471pt;height:26.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0f6yyGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykSdNacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S44X+r2NM0P+MK53I9zLrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEgxhetLWkdgi2yzPNaaOYHYIVBUILTLODWbbPKsRaj&#10;a5WN8vw2a8FV1gEX3uPpUw/SeYovpeDhRUovAlElxdpCWl1aN3HN5jNWbB2zdcOPZbB/qEKzxmDS&#10;c6gnFhjZueaPULrhDjzIMOCgM5Cy4SL1gN0M8w/drGtmReoFyfH2TJP/f2H5835tXx0J3VfoUMBI&#10;SGt94fEw9tNJp+MfKyWII4WHM22iC4Tj4eT+bjjNEeKI3eA3ncQw2eW2dT58E6BJNErqUJbEFtuv&#10;fOhdTy4xmYFlo1SSRhnSlvT2ZpKnC2cEgyuDOS61Rit0m440VUlHpz42UB2wPQe98t7yZYM1rJgP&#10;r8yh1Fg2jm94wUUqwFxwtCipwf3623n0RwUQpaTF0Smp/7ljTlCivhvU5n44HsdZS5vxZDrCjbtG&#10;NteI2elHwOkc4kOxPJnRP6iTKR3od5zyRcyKEDMcc5c0nMzH0A80vhIuFovkhNNlWViZteUxdGQ1&#10;MvzWvTNnjzIEFPAZTkPGig9q9L69HotdANkkqSLPPatH+nEyk9jHVxRH/3qfvC5vff4bAAD//wMA&#10;UEsDBBQABgAIAAAAIQDV9RDV4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9h&#10;eYK3dtPQlDRmU0qgCKKH1l68vWS3SWj2bcxu2+iv93nS4zDDzDf5ZrK9uJrRd44ULOYRCEO10x01&#10;Co7vu1kKwgckjb0jo+DLeNgU93c5ZtrdaG+uh9AILiGfoYI2hCGT0tetsejnbjDE3smNFgPLsZF6&#10;xBuX217GUbSSFjvihRYHU7amPh8uVsFLuXvDfRXb9Lsvn19P2+Hz+JEo9fgwbZ9ABDOFvzD84jM6&#10;FMxUuQtpL3oFs/V6xVEFSQKC/XQZL0FUrNMIZJHL/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC0f6yyGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDV9RDV4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1796DAF3" w14:textId="77777777" w:rsidR="00D05AD4" w:rsidRPr="00A8312C" w:rsidRDefault="00D05AD4" w:rsidP="00D05AD4">
+                  <w:p w14:paraId="0D74A8B3" w14:textId="57324ACA" w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D" w:rsidRDefault="009C443C" w:rsidP="00D05AD4">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
-                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                        <w:color w:val="0070C0"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A8312C">
+                    <w:r w:rsidRPr="009C443C">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
-                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                        <w:color w:val="0070C0"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Lifestyle </w:t>
+                      <w:t>J. Interdiscip. Lifestyle Stud.</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r w:rsidRPr="00A8312C">
+                    <w:r w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
-                        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                        <w:color w:val="0070C0"/>
                       </w:rPr>
-                      <w:t>Journal</w:t>
-[...76 lines deleted...]
-                      <w:t xml:space="preserve"> | 2023.</w:t>
+                      <w:t>| São Paulo (SP) | VOL. 10 | e01549 | pag: 01-17 | Jan-Dec | 2023.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00402E0D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7626F640" wp14:editId="0B8B0353">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7626F640" wp14:editId="6BACC454">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-41275</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-127000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7601585" cy="736611"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="659837195" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="659837195" name="Imagem 659837195"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -26316,368 +8449,93 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7601585" cy="736611"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D05AD4">
-[...213 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="370D2255" w14:textId="77777777" w:rsidR="00DA3659" w:rsidRDefault="00DA3659">
+    <w:p w14:paraId="0ACB6BA9" w14:textId="77777777" w:rsidR="007B6236" w:rsidRDefault="007B6236">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="078C46C1" w14:textId="77777777" w:rsidR="00DA3659" w:rsidRDefault="00DA3659">
+    <w:p w14:paraId="19F7496B" w14:textId="77777777" w:rsidR="007B6236" w:rsidRDefault="007B6236">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24EA25D6" w14:textId="2146D5AD" w:rsidR="00D05AD4" w:rsidRDefault="00402E0D">
+  <w:p w14:paraId="24EA25D6" w14:textId="5448A2BB" w:rsidR="00D05AD4" w:rsidRDefault="00D05AD4">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...58 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA02C15" wp14:editId="5A821CD5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA02C15" wp14:editId="3476D5D6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-259715</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5267325" cy="476250"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2130704864" name="Caixa de Texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5267325" cy="476250"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -26686,770 +8544,268 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="552F5740" w14:textId="53C0D036" w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D" w:rsidRDefault="00B269A5" w:rsidP="00B269A5">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="0070C0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00BD1A9D">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="0070C0"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">TONETE MARCELINO, M. A.; MACEDO DE NOVAES, A. </w:t>
-[...287 lines deleted...]
-                            <w:t>.</w:t>
+                            <w:t>TONETE MARCELINO, M. A.; MACEDO DE NOVAES, A. Memory and Emotion in Obituaries of the Adventist Magazine in the Context of the Covid-19 Pandemic.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2DA02C15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Caixa de Texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-20.45pt;width:414.75pt;height:37.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOH/+4FwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv2yAUfp+0/4B4X5y4uXRWnCprlWlS&#10;1FZKqz4TDLElzGFAYme/fgfsXNbuadoLHDiHc/m+j/ldWytyENZVoHM6GgwpEZpDUeldTl9fVl9u&#10;KXGe6YIp0CKnR+Ho3eLzp3ljMpFCCaoQlmAS7bLG5LT03mRJ4ngpauYGYIRGpwRbM49Hu0sKyxrM&#10;XqskHQ6nSQO2MBa4cA5vHzonXcT8Ugrun6R0whOVU+zNx9XGdRvWZDFn2c4yU1a8b4P9Qxc1qzQW&#10;Pad6YJ6Rva0+pKorbsGB9AMOdQJSVlzEGXCa0fDdNJuSGRFnQXCcOcPk/l9a/njYmGdLfPsNWiQw&#10;ANIYlzm8DPO00tZhx04J+hHC4xk20XrC8XKSTmc36YQSjr7xbJpOIq7J5bWxzn8XUJNg5NQiLREt&#10;dlg7jxUx9BQSimlYVUpFapQmTU6nN5jyDw++UBofXnoNlm+3bT/AFoojzmWho9wZvqqw+Jo5/8ws&#10;coyjoG79Ey5SARaB3qKkBPvrb/chHqFHLyUNaian7ueeWUGJ+qGRlK+j8TiILB7Gk1mKB3vt2V57&#10;9L6+B5TlCH+I4dEM8V6dTGmhfkN5L0NVdDHNsXZO/cm8952S8XtwsVzGIJSVYX6tN4aH1AG0AO1L&#10;+8as6fH3yNwjnNTFsnc0dLEd3Mu9B1lFjgLAHao97ijJSF3/fYLmr88x6vLJF78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQDcYeoh4AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPx&#10;BlsqmFL6SkgTYmL0AHLx9tpd2obu29pdoPrrXU94nMxk5ptsPZpOXPTgWssIs2kEQnNlVcs1wuFj&#10;O0lAOE+sqLOsEb61g3V+f5dRquyVd/qy97UIJexSQmi871MpXdVoQ25qe83BO9rBkA9yqKUa6BrK&#10;TSfjKHqWhloOCw31umh0ddqfDcJrsX2nXRmb5KcrXt6Om/7r8LlAfHwYNysQXo/+FoY//IAOeWAq&#10;7ZmVEx1COOIRJvNoCSLYSbxcgCgRnuYzkHkm//PnvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAOH/+4FwIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDcYeoh4AAAAAcBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="552F5740" w14:textId="53C0D036" w:rsidR="00D05AD4" w:rsidRPr="00BD1A9D" w:rsidRDefault="00B269A5" w:rsidP="00B269A5">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BD1A9D">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">TONETE MARCELINO, M. A.; MACEDO DE NOVAES, A. </w:t>
-[...287 lines deleted...]
-                      <w:t>.</w:t>
+                      <w:t>TONETE MARCELINO, M. A.; MACEDO DE NOVAES, A. Memory and Emotion in Obituaries of the Adventist Magazine in the Context of the Covid-19 Pandemic.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A8E8F37" w14:textId="3196EDEF" w:rsidR="00D05AD4" w:rsidRDefault="007022E5" w:rsidP="00140F57">
+  <w:p w14:paraId="6A8E8F37" w14:textId="52D75488" w:rsidR="00D05AD4" w:rsidRDefault="009C443C" w:rsidP="00140F57">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="885"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0632A6E5" wp14:editId="50EDDFCC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37AD45B0" wp14:editId="6724A6CF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-326390</wp:posOffset>
+            <wp:posOffset>-393065</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7372122" cy="714375"/>
-          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:extent cx="6715125" cy="1175073"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="850793666" name="Imagem 7"/>
+          <wp:docPr id="1793991032" name="Imagem 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="850793666" name="Imagem 850793666"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-                      </a:ext>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect t="17663" b="12342"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7372122" cy="714375"/>
+                    <a:ext cx="6715125" cy="1175073"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D5DE5FB" wp14:editId="0511486C">
+              <wp:extent cx="304800" cy="304800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="390174382" name="Retângulo 4" descr="Cabeçalho minimalista acadêmico e corporativo"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="304800" cy="304800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="38008E0A" id="Retângulo 4" o:spid="_x0000_s1026" alt="Cabeçalho minimalista acadêmico e corporativo" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuEevW0gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1Xa12tQhp&#10;YZEWPsB17MQi8ZgZt2n5esZOty3whnix5uKcOXN8srreD73YGSQHvpbzWSmF8Roa59tafvt6/+pK&#10;CorKN6oHb2p5MCSv1y9frMZQmQV00DcGBYN4qsZQyy7GUBUF6c4MimYQjOemBRxU5BTbokE1MvrQ&#10;F4uyfFuMgE1A0IaIq3dTU64zvrVGx0dryUTR15K5xXxiPjfpLNYrVbWoQuf0kYb6BxaDcp6HnqDu&#10;VFRii+4vqMFpBAIbZxqGAqx12uQdeJt5+cc2T50KJu/C4lA4yUT/D1Z/3j2FL5ioU3gA/Z2Eh9tO&#10;+dbcUGD5+FHluYQIY2dUwwzmSbtiDFSdMFJCjCY24ydo+LXVNkKWZW9xSDN4YbHP6h9O6pt9FJqL&#10;r8vlVclvpLl1jNMEVT1/HJDiBwODSEEtkdllcLV7oDhdfb6SZnm4d32fH7j3vxUYM1Uy+cQ3uYWq&#10;DTQH5o4wmYRNzUEH+FOKkQ1SS/qxVWik6D963v/9fLlMjsrJ8s27BSd42dlcdpTXDFXLKMUU3sbJ&#10;hduAru2yzBPHG9bMurzPmdWRLJsgK3I0bHLZZZ5vnX+r9S8AAAD//wMAUEsDBBQABgAIAAAAIQBM&#10;oOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0iUmI2RQpiEaGY&#10;as/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3PQYWIbLH1TAa+&#10;KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3SXKvHTYsH2rs&#10;aFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9sg2oNSJH4M8W7&#10;m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hHr1tIBAACeAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDpLNgAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00140F57">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07462FD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E22AF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -29948,51 +11304,50 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1022169772">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1035035814">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="856230691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="275790149">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1658530462">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E05357"/>
     <w:rsid w:val="00000BEF"/>
@@ -30137,50 +11492,51 @@
     <w:rsid w:val="00274779"/>
     <w:rsid w:val="00276C55"/>
     <w:rsid w:val="00281B49"/>
     <w:rsid w:val="00281F56"/>
     <w:rsid w:val="0028275E"/>
     <w:rsid w:val="002850A1"/>
     <w:rsid w:val="00290A23"/>
     <w:rsid w:val="0029583C"/>
     <w:rsid w:val="00297791"/>
     <w:rsid w:val="002A0860"/>
     <w:rsid w:val="002A4BE5"/>
     <w:rsid w:val="002A7D27"/>
     <w:rsid w:val="002B5489"/>
     <w:rsid w:val="002B5DD1"/>
     <w:rsid w:val="002C0B87"/>
     <w:rsid w:val="002C3F02"/>
     <w:rsid w:val="002C4A8D"/>
     <w:rsid w:val="002C793B"/>
     <w:rsid w:val="002D3455"/>
     <w:rsid w:val="002E2CCC"/>
     <w:rsid w:val="002E49F9"/>
     <w:rsid w:val="002E5CBE"/>
     <w:rsid w:val="002E642F"/>
     <w:rsid w:val="002E6ECC"/>
     <w:rsid w:val="002F1E47"/>
+    <w:rsid w:val="002F26E4"/>
     <w:rsid w:val="002F5781"/>
     <w:rsid w:val="002F5AC6"/>
     <w:rsid w:val="0030085E"/>
     <w:rsid w:val="00300EF0"/>
     <w:rsid w:val="003024C5"/>
     <w:rsid w:val="0030419D"/>
     <w:rsid w:val="00304901"/>
     <w:rsid w:val="003052E9"/>
     <w:rsid w:val="0030656F"/>
     <w:rsid w:val="00310979"/>
     <w:rsid w:val="00315098"/>
     <w:rsid w:val="003176E0"/>
     <w:rsid w:val="00321AAA"/>
     <w:rsid w:val="00321FAA"/>
     <w:rsid w:val="0032555C"/>
     <w:rsid w:val="003268CD"/>
     <w:rsid w:val="003312DD"/>
     <w:rsid w:val="00332419"/>
     <w:rsid w:val="003359EE"/>
     <w:rsid w:val="00336053"/>
     <w:rsid w:val="00337686"/>
     <w:rsid w:val="00337723"/>
     <w:rsid w:val="003417C6"/>
     <w:rsid w:val="0034209A"/>
     <w:rsid w:val="003422F1"/>
@@ -30429,50 +11785,51 @@
     <w:rsid w:val="00755923"/>
     <w:rsid w:val="00755B49"/>
     <w:rsid w:val="00757F9C"/>
     <w:rsid w:val="00765E65"/>
     <w:rsid w:val="00767B06"/>
     <w:rsid w:val="00771009"/>
     <w:rsid w:val="00771378"/>
     <w:rsid w:val="0077596C"/>
     <w:rsid w:val="00776955"/>
     <w:rsid w:val="007818AB"/>
     <w:rsid w:val="007828B4"/>
     <w:rsid w:val="00784200"/>
     <w:rsid w:val="007856FA"/>
     <w:rsid w:val="00790661"/>
     <w:rsid w:val="007925C4"/>
     <w:rsid w:val="007955B8"/>
     <w:rsid w:val="00795E7A"/>
     <w:rsid w:val="00797BBC"/>
     <w:rsid w:val="007A0D8B"/>
     <w:rsid w:val="007A1E05"/>
     <w:rsid w:val="007A3334"/>
     <w:rsid w:val="007A400E"/>
     <w:rsid w:val="007B2C45"/>
     <w:rsid w:val="007B333E"/>
     <w:rsid w:val="007B5712"/>
+    <w:rsid w:val="007B6236"/>
     <w:rsid w:val="007C262A"/>
     <w:rsid w:val="007C312F"/>
     <w:rsid w:val="007C469A"/>
     <w:rsid w:val="007C563B"/>
     <w:rsid w:val="007C63A7"/>
     <w:rsid w:val="007D1871"/>
     <w:rsid w:val="007D42BA"/>
     <w:rsid w:val="007D515B"/>
     <w:rsid w:val="007E0DC3"/>
     <w:rsid w:val="007E27A3"/>
     <w:rsid w:val="007E6ED2"/>
     <w:rsid w:val="007E6FF9"/>
     <w:rsid w:val="007F0B2A"/>
     <w:rsid w:val="007F2061"/>
     <w:rsid w:val="007F2A6F"/>
     <w:rsid w:val="007F5BEA"/>
     <w:rsid w:val="007F67D2"/>
     <w:rsid w:val="007F6C41"/>
     <w:rsid w:val="007F7D48"/>
     <w:rsid w:val="00800829"/>
     <w:rsid w:val="008021B1"/>
     <w:rsid w:val="00804435"/>
     <w:rsid w:val="008078C8"/>
     <w:rsid w:val="00814967"/>
     <w:rsid w:val="0082165B"/>
@@ -30559,50 +11916,51 @@
     <w:rsid w:val="00970A10"/>
     <w:rsid w:val="00971172"/>
     <w:rsid w:val="00973CB1"/>
     <w:rsid w:val="00974F47"/>
     <w:rsid w:val="00975C9D"/>
     <w:rsid w:val="00976869"/>
     <w:rsid w:val="00976A22"/>
     <w:rsid w:val="00981264"/>
     <w:rsid w:val="009843FA"/>
     <w:rsid w:val="009875CE"/>
     <w:rsid w:val="00990715"/>
     <w:rsid w:val="00992C06"/>
     <w:rsid w:val="00994968"/>
     <w:rsid w:val="009956F3"/>
     <w:rsid w:val="009A0681"/>
     <w:rsid w:val="009A1083"/>
     <w:rsid w:val="009A36CF"/>
     <w:rsid w:val="009A5BEA"/>
     <w:rsid w:val="009B129F"/>
     <w:rsid w:val="009B448E"/>
     <w:rsid w:val="009B53D5"/>
     <w:rsid w:val="009B57D3"/>
     <w:rsid w:val="009B66A3"/>
     <w:rsid w:val="009B7D4C"/>
     <w:rsid w:val="009C2FCB"/>
+    <w:rsid w:val="009C443C"/>
     <w:rsid w:val="009D18C4"/>
     <w:rsid w:val="009D1B03"/>
     <w:rsid w:val="009D3956"/>
     <w:rsid w:val="009D3CBE"/>
     <w:rsid w:val="009D4D8A"/>
     <w:rsid w:val="009E0C4F"/>
     <w:rsid w:val="009E3BF7"/>
     <w:rsid w:val="009F3F7F"/>
     <w:rsid w:val="009F6357"/>
     <w:rsid w:val="00A037E7"/>
     <w:rsid w:val="00A11522"/>
     <w:rsid w:val="00A1236B"/>
     <w:rsid w:val="00A17618"/>
     <w:rsid w:val="00A17CE9"/>
     <w:rsid w:val="00A205E4"/>
     <w:rsid w:val="00A23423"/>
     <w:rsid w:val="00A2488C"/>
     <w:rsid w:val="00A24FA7"/>
     <w:rsid w:val="00A30947"/>
     <w:rsid w:val="00A3178C"/>
     <w:rsid w:val="00A31844"/>
     <w:rsid w:val="00A31DC3"/>
     <w:rsid w:val="00A32114"/>
     <w:rsid w:val="00A33C1A"/>
     <w:rsid w:val="00A349A8"/>
@@ -30711,50 +12069,51 @@
     <w:rsid w:val="00C40CFF"/>
     <w:rsid w:val="00C4188B"/>
     <w:rsid w:val="00C41DEB"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C45B6E"/>
     <w:rsid w:val="00C45EEE"/>
     <w:rsid w:val="00C468B2"/>
     <w:rsid w:val="00C47B4B"/>
     <w:rsid w:val="00C50703"/>
     <w:rsid w:val="00C510C0"/>
     <w:rsid w:val="00C539B0"/>
     <w:rsid w:val="00C5560C"/>
     <w:rsid w:val="00C56ED8"/>
     <w:rsid w:val="00C56EE1"/>
     <w:rsid w:val="00C602AF"/>
     <w:rsid w:val="00C613CE"/>
     <w:rsid w:val="00C651CD"/>
     <w:rsid w:val="00C653E5"/>
     <w:rsid w:val="00C726DD"/>
     <w:rsid w:val="00C776FF"/>
     <w:rsid w:val="00C77F07"/>
     <w:rsid w:val="00C81D71"/>
     <w:rsid w:val="00C92AB6"/>
     <w:rsid w:val="00C94927"/>
     <w:rsid w:val="00C973AE"/>
+    <w:rsid w:val="00CA2C3F"/>
     <w:rsid w:val="00CA409C"/>
     <w:rsid w:val="00CA441B"/>
     <w:rsid w:val="00CA6AD6"/>
     <w:rsid w:val="00CB1D44"/>
     <w:rsid w:val="00CB24B7"/>
     <w:rsid w:val="00CB4325"/>
     <w:rsid w:val="00CB7646"/>
     <w:rsid w:val="00CB7AFC"/>
     <w:rsid w:val="00CB7DF7"/>
     <w:rsid w:val="00CD476A"/>
     <w:rsid w:val="00CD48F8"/>
     <w:rsid w:val="00CD6395"/>
     <w:rsid w:val="00CD6513"/>
     <w:rsid w:val="00CE266A"/>
     <w:rsid w:val="00CE42E9"/>
     <w:rsid w:val="00CE4605"/>
     <w:rsid w:val="00CE519C"/>
     <w:rsid w:val="00CE54F9"/>
     <w:rsid w:val="00CF0269"/>
     <w:rsid w:val="00CF0D31"/>
     <w:rsid w:val="00CF22F0"/>
     <w:rsid w:val="00CF3EDF"/>
     <w:rsid w:val="00CF4B0E"/>
     <w:rsid w:val="00D005BD"/>
     <w:rsid w:val="00D00ECB"/>
@@ -30886,50 +12245,51 @@
     <w:rsid w:val="00EF7397"/>
     <w:rsid w:val="00EF7D85"/>
     <w:rsid w:val="00F00E37"/>
     <w:rsid w:val="00F00EAB"/>
     <w:rsid w:val="00F10201"/>
     <w:rsid w:val="00F11FF7"/>
     <w:rsid w:val="00F1251E"/>
     <w:rsid w:val="00F14352"/>
     <w:rsid w:val="00F14715"/>
     <w:rsid w:val="00F24CCE"/>
     <w:rsid w:val="00F25E50"/>
     <w:rsid w:val="00F26EAF"/>
     <w:rsid w:val="00F30578"/>
     <w:rsid w:val="00F3417B"/>
     <w:rsid w:val="00F346FD"/>
     <w:rsid w:val="00F43DFB"/>
     <w:rsid w:val="00F44F3D"/>
     <w:rsid w:val="00F4564D"/>
     <w:rsid w:val="00F46222"/>
     <w:rsid w:val="00F47FA8"/>
     <w:rsid w:val="00F62D7E"/>
     <w:rsid w:val="00F63952"/>
     <w:rsid w:val="00F64C1C"/>
     <w:rsid w:val="00F70C4F"/>
     <w:rsid w:val="00F72124"/>
+    <w:rsid w:val="00F73006"/>
     <w:rsid w:val="00F749A2"/>
     <w:rsid w:val="00F75908"/>
     <w:rsid w:val="00F774D6"/>
     <w:rsid w:val="00F81D68"/>
     <w:rsid w:val="00F823C6"/>
     <w:rsid w:val="00F833D5"/>
     <w:rsid w:val="00F84289"/>
     <w:rsid w:val="00F846E4"/>
     <w:rsid w:val="00F9158F"/>
     <w:rsid w:val="00F95322"/>
     <w:rsid w:val="00F95DB7"/>
     <w:rsid w:val="00F96BAE"/>
     <w:rsid w:val="00FA7B3E"/>
     <w:rsid w:val="00FB20BD"/>
     <w:rsid w:val="00FB74D1"/>
     <w:rsid w:val="00FC090B"/>
     <w:rsid w:val="00FC1CB0"/>
     <w:rsid w:val="00FC4D0B"/>
     <w:rsid w:val="00FC55CA"/>
     <w:rsid w:val="00FC74F3"/>
     <w:rsid w:val="00FD38F2"/>
     <w:rsid w:val="00FD7F12"/>
     <w:rsid w:val="00FE16D4"/>
     <w:rsid w:val="00FE3CD0"/>
     <w:rsid w:val="00FF2E09"/>
@@ -31732,63 +13092,59 @@
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00784200"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073912445814" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdep.12028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/sode.12104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073910374661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0012-1649.33.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dr.2018.05.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2013.00349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0140525X02300013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0033-295X.99.3.550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nature06288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2017.00710" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.infbeh.2013.09.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.infbeh.2009.11.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-8624.2006.00895.x" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/1130474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.concog.2008.10.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdev.12653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0022-3514.82.6.993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/enf.574.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdev.12633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jhbs.20080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-397947-6.00002-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdep.12230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/acprof:oso/9780195158557.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/emo0000307" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-28099-8_513-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073915586817" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1121448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-8624.2004.00681.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.acdb.2015.10.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/CBO9780511490514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073911410740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-7687.2010.00951.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1745-6916.2007.00044.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2017.02089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000356757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073910387948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2018.01770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073912457227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00992325" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/CCOL9780521898584.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.copsyc.2017.08.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0012-1649.28.1.126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/sode.12094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/1130651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1532-7078.2010.00041.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4614-3585-3_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/14616734.2015.1100208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1532-7078.2012.00125.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780203581957.ch9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/CBO9780511805851" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdep.12025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073910387941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/infa.12193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000315167" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0362-3319(89)90009-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/infa.12189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdep.12189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/1528-3542.2.2.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdev.12361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2014.00759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/acprof:oso/9780195390667.001.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0012-1649.38.3.339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00221320903300346" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1754073912445812" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-8624.2010.01512.x" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/016502500383241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/14162-000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.infbeh.2017.02.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00405847709542702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/1129643" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-1-4757-6779-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/cdep.12217" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -32088,66 +13444,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ED9D218-7478-4E27-8F47-7B100F1B433C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4894</Words>
-  <Characters>26429</Characters>
+  <Words>4897</Words>
+  <Characters>26450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>220</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31261</CharactersWithSpaces>
+  <CharactersWithSpaces>31285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>